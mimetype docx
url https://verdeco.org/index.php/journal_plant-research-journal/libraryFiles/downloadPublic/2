--- v0 (2026-03-23)
+++ v1 (2026-11-06)
@@ -1,188 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1C1F2D39" w14:textId="111745BD" w:rsidR="00700830" w:rsidRPr="00700830" w:rsidRDefault="009267D2" w:rsidP="00553837">
+    <w:p w14:paraId="33359877" w14:textId="77777777" w:rsidR="00700830" w:rsidRPr="00700830" w:rsidRDefault="007645A5" w:rsidP="00553837">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4513"/>
           <w:tab w:val="clear" w:pos="9026"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10092"/>
         </w:tabs>
         <w:ind w:right="2870"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215E99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F31B2A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="177AFC11" wp14:editId="01DD86C5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="047A2799" wp14:editId="0524E607">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:align>right</wp:align>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5260456</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>19794</wp:posOffset>
+              <wp:posOffset>-75565</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="904799" cy="1307969"/>
-            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+            <wp:extent cx="1081261" cy="1543050"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1874467366" name="Picture 9"/>
+            <wp:docPr id="1" name="Picture 1" descr="C:\Users\HP\Desktop\verdecos.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5"/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\HP\Desktop\verdecos.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="904799" cy="1307969"/>
+                      <a:ext cx="1082422" cy="1544706"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="188DBEF0" w14:textId="039C3227" w:rsidR="00553837" w:rsidRPr="00B9264E" w:rsidRDefault="002C7D14" w:rsidP="007B03F3">
+    <w:p w14:paraId="2A26E69F" w14:textId="77777777" w:rsidR="00553837" w:rsidRPr="00B9264E" w:rsidRDefault="002C7D14" w:rsidP="007B03F3">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4513"/>
           <w:tab w:val="clear" w:pos="9026"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10092"/>
         </w:tabs>
         <w:ind w:right="2693"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215E99"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215E99"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Title </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E2AA5F" w14:textId="1BE30FC1" w:rsidR="00553837" w:rsidRPr="007825C4" w:rsidRDefault="00553837" w:rsidP="00553837">
+    <w:p w14:paraId="316A2FFD" w14:textId="77777777" w:rsidR="00553837" w:rsidRPr="007825C4" w:rsidRDefault="00553837" w:rsidP="00553837">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="215E99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62AEC64B" w14:textId="0C1905C5" w:rsidR="00553837" w:rsidRPr="0025603B" w:rsidRDefault="00553837" w:rsidP="00933224">
+    <w:p w14:paraId="51BFC8A9" w14:textId="77777777" w:rsidR="00553837" w:rsidRPr="0025603B" w:rsidRDefault="00553837" w:rsidP="00933224">
       <w:pPr>
         <w:pStyle w:val="IOPAff"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2700"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215E99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215E99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Author Name</w:t>
       </w:r>
@@ -199,143 +198,143 @@
       </w:r>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215E99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Author Name</w:t>
       </w:r>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215E99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4B9233" w14:textId="77777777" w:rsidR="00DF03E5" w:rsidRPr="0025603B" w:rsidRDefault="00DF03E5" w:rsidP="007B03F3">
+    <w:p w14:paraId="4581EDBC" w14:textId="77777777" w:rsidR="00DF03E5" w:rsidRPr="0025603B" w:rsidRDefault="00DF03E5" w:rsidP="007B03F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2693"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04347018" w14:textId="77777777" w:rsidR="00DF03E5" w:rsidRPr="0025603B" w:rsidRDefault="00DF03E5" w:rsidP="007B03F3">
+    <w:p w14:paraId="248A262E" w14:textId="77777777" w:rsidR="00DF03E5" w:rsidRPr="0025603B" w:rsidRDefault="00DF03E5" w:rsidP="007B03F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2693"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>¹Name of the Department and Institute, City, State, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABCF9B8" w14:textId="482E4FC3" w:rsidR="00DF03E5" w:rsidRPr="0025603B" w:rsidRDefault="003D42B1" w:rsidP="007B03F3">
+    <w:p w14:paraId="62E7873A" w14:textId="77777777" w:rsidR="00DF03E5" w:rsidRPr="0025603B" w:rsidRDefault="003D42B1" w:rsidP="007B03F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2693"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>²</w:t>
       </w:r>
       <w:r w:rsidR="00DF03E5" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Name of the Department and Institute, City, State, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="072F277E" w14:textId="77777777" w:rsidR="003D42B1" w:rsidRPr="0025603B" w:rsidRDefault="003D42B1" w:rsidP="007B03F3">
+    <w:p w14:paraId="673BB813" w14:textId="77777777" w:rsidR="003D42B1" w:rsidRPr="0025603B" w:rsidRDefault="003D42B1" w:rsidP="007B03F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2693"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A37C905" w14:textId="36FF10B6" w:rsidR="003D42B1" w:rsidRPr="0025603B" w:rsidRDefault="003D42B1" w:rsidP="003D42B1">
+    <w:p w14:paraId="7911A257" w14:textId="77777777" w:rsidR="003D42B1" w:rsidRPr="0025603B" w:rsidRDefault="003D42B1" w:rsidP="003D42B1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:right="4943"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>*Full name of corresponding author</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19277D17" w14:textId="77777777" w:rsidR="003D42B1" w:rsidRPr="0025603B" w:rsidRDefault="003D42B1" w:rsidP="003D42B1">
+    <w:p w14:paraId="348DE3F5" w14:textId="77777777" w:rsidR="003D42B1" w:rsidRPr="0025603B" w:rsidRDefault="003D42B1" w:rsidP="003D42B1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:right="4943"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0230D7C4" wp14:editId="24D20752">
             <wp:extent cx="127078" cy="91440"/>
             <wp:effectExtent l="0" t="0" r="6350" b="3810"/>
             <wp:docPr id="1645929235" name="Graphic 15" descr="Envelope outline"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -366,51 +365,51 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> ouremail@gmail.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332AA12A" w14:textId="196D8151" w:rsidR="003D42B1" w:rsidRPr="0025603B" w:rsidRDefault="003D42B1" w:rsidP="003D42B1">
+    <w:p w14:paraId="426F0DB0" w14:textId="77777777" w:rsidR="003D42B1" w:rsidRPr="0025603B" w:rsidRDefault="003D42B1" w:rsidP="003D42B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2693"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="074F6A" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05759091" wp14:editId="0AA773B8">
             <wp:extent cx="115652" cy="91440"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:docPr id="1126313360" name="Picture 7" descr="Telephone outline"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -514,63 +513,63 @@
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>or Mobile</w:t>
       </w:r>
       <w:r w:rsidR="00A70633">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> +923001234567</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E6023C" w14:textId="22DC0B5C" w:rsidR="00DF03E5" w:rsidRPr="0025603B" w:rsidRDefault="00DF03E5" w:rsidP="007B03F3">
+    <w:p w14:paraId="396CF10E" w14:textId="77777777" w:rsidR="00DF03E5" w:rsidRPr="0025603B" w:rsidRDefault="00DF03E5" w:rsidP="007B03F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2693"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20A8D9A4" w14:textId="40A5FAB8" w:rsidR="00553837" w:rsidRPr="0025603B" w:rsidRDefault="00FD6B4A" w:rsidP="007B03F3">
+    <w:p w14:paraId="236870F1" w14:textId="77777777" w:rsidR="00553837" w:rsidRPr="0025603B" w:rsidRDefault="00FD6B4A" w:rsidP="007B03F3">
       <w:pPr>
         <w:pStyle w:val="IOPAff"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2693"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A90402F" wp14:editId="1BCD8B8A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>21878</wp:posOffset>
@@ -616,226 +615,272 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="451C93BF" id="_x0000_t15" coordsize="21600,21600" o:spt="15" adj="16200" path="m@0,l,,,21600@0,21600,21600,10800xe">
+              <v:shapetype w14:anchorId="795D8AD8" id="_x0000_t15" coordsize="21600,21600" o:spt="15" adj="16200" path="m@0,l,,,21600@0,21600,21600,10800xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="prod #0 1 2"/>
                 </v:formulas>
                 <v:path gradientshapeok="t" o:connecttype="custom" o:connectlocs="@1,0;0,10800;@1,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,0,10800,21600;0,0,16200,21600;0,0,21600,21600"/>
                 <v:handles>
                   <v:h position="#0,topLeft" xrange="0,21600"/>
                 </v:handles>
               </v:shapetype>
               <v:shape id="Arrow: Pentagon 15" o:spid="_x0000_s1026" type="#_x0000_t15" style="position:absolute;margin-left:1.7pt;margin-top:2.4pt;width:7.9pt;height:6.65pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhT33HeAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dcm/2Q06ZW1pGVKFWl&#10;KLHqVDkTFrJIwFDAXju/vgO7XqdJ1EPVCwvMzJt5s284v9gZTbbCBwW2odVJSYmwHFplnxr68/76&#10;0xklITLbMg1WNHQvAr1YfPxw3ru5qKED3QpPEMSGee8a2sXo5kUReCcMCyfghEWjBG9YxKN/KlrP&#10;ekQ3uqjL8nPRg2+dBy5CwNurwUgXGV9KweOdlEFEohuKtcW8+rw+prVYnLP5k2euU3wsg/1DFYYp&#10;i0knqCsWGdl49QbKKO4hgIwnHEwBUiouMgdkU5Wv2Kw75kTmgs0JbmpT+H+w/Ha7diuPbehdmAfc&#10;JhY76U36Yn1kl5u1n5oldpFwvKzKsq4rSjiazmbV7Cz1sjjGOh/iNwGGpA0WDEasNIuJD5uz7U2I&#10;g//BL10H0Kq9VlrnQ9KAuNSebBn+Pca5sLEes/zhqW3yt5AiB9B0UxwZ5V3ca5H8tP0hJFEtcqhz&#10;MVlsrxNVg6ljrRjyV6dlmfWCHKeIzDgDJmSJ+SfsEeA9EtVIYvRPoSJrdQou/1bYQHGKyJnBxinY&#10;KAv+PQAdp8yD/6FJQ2tSlx6h3a888TBMSnD8WuH/u2EhrpjH0cAhwnGPd7hIDX1DYdxR0oF/fu8+&#10;+ScB+GdKehy1hoZfG+YFJfq7RS1/rWazNJv5MDv9UuPBv7Q8vrTYjbkE1ANKD6vL2+Qf9WErPZgH&#10;fBWWKSuamOWYu6E8+sPhMg5PAL4rXCyX2Q3n0bF4Y9eOJ/DU1STN+90D824UcUTx38JhLN/IePBN&#10;kRaWmwhSZY0f+zr2G2c5C2d8d9Jj8fKcvY6v4+I3AAAA//8DAFBLAwQUAAYACAAAACEAh1PmONsA&#10;AAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VIXCrqtFRQQpwK0cIZQg89OvHi&#10;RI3XUewmKV/P9gSn0WhGMy/bTK4VA/ah8aRgMU9AIFXeNGQV7L/e7tYgQtRkdOsJFZwxwCa/vsp0&#10;avxInzgU0QoeoZBqBXWMXSplqGp0Osx9h8TZt++djmx7K02vRx53rVwmyYN0uiF+qHWHrzVWx+Lk&#10;FOy2evjZfZjZdmzs+9nOHovjoVTq9mZ6eQYRcYp/ZbjgMzrkzFT6E5kgWgX3Ky4qWDH/JX1agihZ&#10;1wuQeSb/0+e/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGFPfcd4AgAAZQUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIdT5jjbAAAABQEAAA8A&#10;AAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" adj="12532" fillcolor="#e97132 [3205]" stroked="f" strokeweight="1.5pt">
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00553837" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Received: dd-mm-yy / Accepted: dd-mm-yy / Published: dd-mm-yy</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="08B23A41" w14:textId="77777777" w:rsidR="00553837" w:rsidRDefault="00553837" w:rsidP="00A851C1">
+        <w:t>Received: dd-mm-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553837" w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>yy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00553837" w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Accepted: dd-mm-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553837" w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>yy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00553837" w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Published: dd-mm-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553837" w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>yy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="78C192A2" w14:textId="77777777" w:rsidR="00553837" w:rsidRDefault="00553837" w:rsidP="00A851C1">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="3060"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="215E99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="387182A4" w14:textId="592800FE" w:rsidR="00553837" w:rsidRPr="0025603B" w:rsidRDefault="00553837" w:rsidP="0090764E">
+    <w:p w14:paraId="35233CD3" w14:textId="77777777" w:rsidR="00553837" w:rsidRPr="0025603B" w:rsidRDefault="00553837" w:rsidP="0090764E">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="215E99"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="215E99"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF9E1E9" w14:textId="266C1824" w:rsidR="00553837" w:rsidRPr="0025603B" w:rsidRDefault="002C7D14" w:rsidP="0090764E">
+    <w:p w14:paraId="23E13AC1" w14:textId="77777777" w:rsidR="00553837" w:rsidRPr="0025603B" w:rsidRDefault="002C7D14" w:rsidP="0090764E">
       <w:pPr>
         <w:pStyle w:val="IOPKwd"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A single paragraph of about 250 words maximum. For research articles, abstracts should give a pertinent overview of the work. We strongly encourage authors to use the following style of structured abstracts, without headings (1) Background: Place the question addressed in a broad context and highlight the purpose of the study (2) Methods: briefly describe the main methods or treatments applied (3) Results: summarize the article’s main findings (4) Conclusions: indicate the main conclusions or interpretations. The abstract should be an objective representation of the article, and it must not contain results that are not presented and substantiated in the main text and should not exaggerate the main conclusions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791FE741" w14:textId="454AA88D" w:rsidR="002C7D14" w:rsidRPr="0025603B" w:rsidRDefault="002C7D14" w:rsidP="003255AE">
+    <w:p w14:paraId="1297B843" w14:textId="77777777" w:rsidR="002C7D14" w:rsidRPr="0025603B" w:rsidRDefault="002C7D14" w:rsidP="003255AE">
       <w:pPr>
         <w:pStyle w:val="IOPKwd"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F5C6922" w14:textId="6CC72EA6" w:rsidR="00553837" w:rsidRPr="0025603B" w:rsidRDefault="00553837" w:rsidP="003255AE">
+    <w:p w14:paraId="61849404" w14:textId="77777777" w:rsidR="00553837" w:rsidRPr="0025603B" w:rsidRDefault="00553837" w:rsidP="003255AE">
       <w:pPr>
         <w:pStyle w:val="IOPKwd"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="006D3D4F" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Keyword 1, Keyword 2, Keyword 3, Keyword 4, Keyword 5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273A0DC0" w14:textId="18C68F2E" w:rsidR="00553837" w:rsidRPr="0025603B" w:rsidRDefault="00553837" w:rsidP="003255AE">
+    <w:p w14:paraId="362F47B4" w14:textId="77777777" w:rsidR="00553837" w:rsidRPr="0025603B" w:rsidRDefault="00553837" w:rsidP="003255AE">
       <w:pPr>
         <w:pStyle w:val="IOPKwd"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="792E54C4" w14:textId="3584EDCD" w:rsidR="00553837" w:rsidRPr="0025603B" w:rsidRDefault="00553837" w:rsidP="003255AE">
+    <w:p w14:paraId="4EDE8D98" w14:textId="77777777" w:rsidR="00553837" w:rsidRPr="0025603B" w:rsidRDefault="00553837" w:rsidP="003255AE">
       <w:pPr>
         <w:pStyle w:val="IOPKwd"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Key message: </w:t>
@@ -855,70 +900,70 @@
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">should not be a copy of the abstract, but a simple text allowing the reader to quickly </w:t>
       </w:r>
       <w:r w:rsidR="00115197" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>understand the theme of the current research</w:t>
       </w:r>
       <w:r w:rsidR="00241A21" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0176D121" w14:textId="630EBDA2" w:rsidR="00553837" w:rsidRPr="0025603B" w:rsidRDefault="00553837" w:rsidP="003255AE">
+    <w:p w14:paraId="4AEAEBD1" w14:textId="77777777" w:rsidR="00553837" w:rsidRPr="0025603B" w:rsidRDefault="00553837" w:rsidP="003255AE">
       <w:pPr>
         <w:pStyle w:val="IOPKwd"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B997A99" w14:textId="38A7843A" w:rsidR="00F97234" w:rsidRPr="0025603B" w:rsidRDefault="00553837" w:rsidP="00A851C1">
+    <w:p w14:paraId="31658479" w14:textId="77777777" w:rsidR="00F97234" w:rsidRPr="0025603B" w:rsidRDefault="00553837" w:rsidP="00A851C1">
       <w:pPr>
         <w:pStyle w:val="IOPKwd"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Abbreviations: </w:t>
@@ -1009,178 +1054,173 @@
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Write full name</w:t>
       </w:r>
       <w:r w:rsidR="00A5793A" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F749731" w14:textId="77777777" w:rsidR="0047106D" w:rsidRDefault="0047106D"/>
-    <w:p w14:paraId="07170101" w14:textId="77777777" w:rsidR="0047106D" w:rsidRDefault="0047106D">
+    <w:p w14:paraId="1E97DDBE" w14:textId="77777777" w:rsidR="0047106D" w:rsidRDefault="0047106D"/>
+    <w:p w14:paraId="432275F3" w14:textId="77777777" w:rsidR="0047106D" w:rsidRDefault="0047106D">
       <w:pPr>
         <w:sectPr w:rsidR="0047106D" w:rsidSect="00402860">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
           <w:pgMar w:top="1379" w:right="1008" w:bottom="1152" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="188E423B" w14:textId="2646F59B" w:rsidR="007E3A19" w:rsidRPr="0025603B" w:rsidRDefault="007E3A19" w:rsidP="00E91E28">
+    <w:p w14:paraId="1C13C066" w14:textId="77777777" w:rsidR="007E3A19" w:rsidRPr="0025603B" w:rsidRDefault="007E3A19" w:rsidP="00E91E28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Introduction </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6977B8" w14:textId="46D5F712" w:rsidR="000D5AC2" w:rsidRPr="0025603B" w:rsidRDefault="000D5AC2" w:rsidP="00E91E28">
+    <w:p w14:paraId="3CC8C9B8" w14:textId="77777777" w:rsidR="000D5AC2" w:rsidRPr="0025603B" w:rsidRDefault="000D5AC2" w:rsidP="00E91E28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AECE776" w14:textId="47F3BC81" w:rsidR="00A47021" w:rsidRPr="0025603B" w:rsidRDefault="008B242E" w:rsidP="00E91E28">
+    <w:p w14:paraId="7DEF6850" w14:textId="77777777" w:rsidR="00A47021" w:rsidRPr="0025603B" w:rsidRDefault="008B242E" w:rsidP="00E91E28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The introduction should briefly place the study in a broad context and highlight why it is important. It should define the purpose of the work and its significance. The current state of the research field should be carefully reviewed and key publications cited. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C209E56" w14:textId="0CB36009" w:rsidR="003255AE" w:rsidRPr="0025603B" w:rsidRDefault="008B242E" w:rsidP="00E91E28">
-      <w:pPr>
+    <w:p w14:paraId="6481C869" w14:textId="367673B1" w:rsidR="00F86EE0" w:rsidRDefault="004C11A4" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025603B">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> of research. References should be </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008B242E" w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please highlight controversial and diverging hypotheses when necessary. Finally, briefly mention the main aim of the work and highlight the principal conclusions. References should be </w:t>
       </w:r>
       <w:r w:rsidR="00D92CE1" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">written in APA style - </w:t>
       </w:r>
-      <w:r w:rsidRPr="0025603B">
+      <w:r w:rsidR="008B242E" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e.g., </w:t>
       </w:r>
       <w:r w:rsidR="00D92CE1" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Akram (2025), or (Akram, 2025),</w:t>
       </w:r>
-      <w:r w:rsidRPr="0025603B">
+      <w:r w:rsidR="008B242E" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00D92CE1" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Akram </w:t>
       </w:r>
       <w:r w:rsidR="00D92CE1" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
@@ -1206,1920 +1246,2585 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2025; Sajid </w:t>
       </w:r>
       <w:r w:rsidR="00D92CE1" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidR="00D92CE1" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>., 2025)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0025603B">
+      <w:r w:rsidR="008B242E" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00F86EE0" w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>See the end of the document for further details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17168095" w14:textId="615FB358" w:rsidR="005C4D74" w:rsidRDefault="005C4D74" w:rsidP="005C4D74">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025603B">
-[...8 lines deleted...]
-    <w:p w14:paraId="23CBAAF9" w14:textId="5D05BA23" w:rsidR="00F86EE0" w:rsidRPr="0025603B" w:rsidRDefault="00F86EE0" w:rsidP="00F86EE0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please highlight controversial and diverging hypotheses when necessary. Finally, briefly mention the main aim of the work and highlight the principal conclusions. References should be written in APA style - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e.g., Akram (2025), or (Akram, 2025), or Akram </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2025), or (Akram </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., 2025; Sajid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>., 2025). See the end of the document for further details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F520E0" w14:textId="77777777" w:rsidR="005C4D74" w:rsidRDefault="005C4D74" w:rsidP="00F86EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025603B">
+    </w:p>
+    <w:p w14:paraId="27A7E28B" w14:textId="77777777" w:rsidR="00F86EE0" w:rsidRDefault="00F86EE0" w:rsidP="00F86EE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F56830">
+      </w:pPr>
+      <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F56830" w:rsidRPr="00F56830">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F56830">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56830" w:rsidRPr="00F56830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Materials and Methods</w:t>
       </w:r>
       <w:r w:rsidR="00F56830" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5711FB7C" w14:textId="245A15D5" w:rsidR="0062552E" w:rsidRPr="0025603B" w:rsidRDefault="0062552E" w:rsidP="00F86EE0">
+    <w:p w14:paraId="34CCF8ED" w14:textId="77777777" w:rsidR="005C4D74" w:rsidRPr="0025603B" w:rsidRDefault="005C4D74" w:rsidP="00F86EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53B8D230" w14:textId="792E9B24" w:rsidR="00DF03E5" w:rsidRPr="0025603B" w:rsidRDefault="00DF03E5" w:rsidP="006061B3">
+    <w:p w14:paraId="28D45CEA" w14:textId="2B001459" w:rsidR="00DF03E5" w:rsidRPr="0025603B" w:rsidRDefault="00DF03E5" w:rsidP="006061B3">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The Materials and Methods should be described with sufficient detail to allow others to replicate and build on the published results. Please note that the publication of your manuscript implies that you must make all materials, data, and protocols associated with the publication available to readers. Please disclose at the submission stage any restrictions on the availability of materials or information. New methods</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006061B3" w:rsidRPr="0025603B">
+        <w:t xml:space="preserve">The Materials and Methods should be described with sufficient detail to allow others to replicate and build on the published results. Please note that the publication of your manuscript implies that you must make all materials, data, and protocols associated with the publication available to readers. </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4D74">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>and protocols should be described in detail while well-established methods can be briefly described and appropriately cited.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>isclose any restrictions on the availability of materials or information. New methods</w:t>
+      </w:r>
+      <w:r w:rsidR="006061B3" w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and protocols should be described in detail</w:t>
+      </w:r>
+      <w:r w:rsidR="005C4D74">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> while well-established methods can be briefly described and appropriately cited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FD568B" w14:textId="1FCF4C69" w:rsidR="00E4593C" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025603B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Research manuscripts reporting large datasets that are deposited in a publicly available database should specify where the data have been deposited and provide the relevant accession numbers. If the accession numbers have not yet been obtained at the time of submission, please state that they will be provided </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0025603B">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E4593C" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Research manuscripts reporting large datasets that are deposited in a publicly available database </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4593C" w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">during review. They must be provided </w:t>
+        <w:t xml:space="preserve">should specify where the data have been deposited and provide the relevant accession numbers. If the accession numbers have not yet been obtained at the time of submission, please state that they will be provided during review. They must be provided </w:t>
       </w:r>
       <w:r w:rsidR="006B6830" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>before</w:t>
       </w:r>
-      <w:r w:rsidRPr="0025603B">
+      <w:r w:rsidR="00E4593C" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C9A0AA" w14:textId="17A5FCCC" w:rsidR="00E4593C" w:rsidRPr="0025603B" w:rsidRDefault="00D524D0" w:rsidP="007404A0">
+    <w:p w14:paraId="12EE1506" w14:textId="6EB31968" w:rsidR="00E4593C" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:pStyle w:val="IOPH1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D524D0" w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4593C" w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tudies involving animals or humans, and other studies that require ethical approval, must list the authority that provided approval and the corresponding ethical approval code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94AD7" w14:textId="67E28CA3" w:rsidR="00B01BF2" w:rsidRDefault="004C11A4" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:pStyle w:val="IOPH1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E4593C" w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In this section, where applicable, authors are required to disclose details of how generative artificial intelligence (GenAI) has been used in this paper (e.g., to generate text, data, or graphics, or to assist in study design, data collection, analysis, or interpretation). The use of GenAI for superficial text editing (e.g., grammar, spelling, punctuation, and formatting) does not need to be declared.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C1EB1B1" w14:textId="4047C85E" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:pStyle w:val="IOPH1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In this section, where applicable, authors are required to disclose details of how generative artificial intelligence (GenAI) has been used in this paper (e.g., to generate text, data, or graphics, or to assist in study design, data collection, analysis, or interpretation). The use of GenAI for superficial text editing (e.g., grammar, spelling, punctuation, and formatting) does not need to be declared.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A8F4C5" w14:textId="77777777" w:rsidR="00D95504" w:rsidRPr="0025603B" w:rsidRDefault="00D95504" w:rsidP="00F56200">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="2282E999" w14:textId="236C1598" w:rsidR="00B01BF2" w:rsidRPr="0025603B" w:rsidRDefault="00E4593C" w:rsidP="00D05958">
+          <w:rFonts w:cs="Calibri"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43C2FB2A" w14:textId="77777777" w:rsidR="00F56200" w:rsidRDefault="00F56200" w:rsidP="00F56200">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="063B9706" w14:textId="77777777" w:rsidR="00D95504" w:rsidRPr="0025603B" w:rsidRDefault="00D95504" w:rsidP="00F56200">
+          <w:rFonts w:cs="Calibri"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Results </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2A4CAE" w14:textId="77777777" w:rsidR="0053520F" w:rsidRPr="0025603B" w:rsidRDefault="0053520F" w:rsidP="00F56200">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04E70AFE" w14:textId="04853B2B" w:rsidR="00F56200" w:rsidRDefault="00F56200" w:rsidP="00F56200">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="33CC818F" w14:textId="77777777" w:rsidR="00BC52EB" w:rsidRDefault="00BC52EB" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
-[...16 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This section may be divided by subheadings.</w:t>
+      </w:r>
+      <w:r w:rsidR="000647CF" w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>It should provide a concise and precise description of the experimental results, their interpretation, as well as the experimental conclusions that can be drawn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443ED587" w14:textId="5EEDC57B" w:rsidR="004C11A4" w:rsidRDefault="004C11A4" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="423E4B25" w14:textId="64F685D3" w:rsidR="00BC52EB" w:rsidRPr="0025603B" w:rsidRDefault="00BC52EB" w:rsidP="000647CF">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This section may be divided by subheadings. It should provide a concise and precise description of the experimental results, their interpretation, as well as the experimental conclusions that can be drawn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763A9B67" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47931654" w14:textId="77777777" w:rsidR="00BC52EB" w:rsidRPr="004C11A4" w:rsidRDefault="00BC52EB" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C11A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.1. Subsection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE14605" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70CC6403" w14:textId="77777777" w:rsidR="00BC52EB" w:rsidRPr="004C11A4" w:rsidRDefault="00BC52EB" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C11A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.1.1. Subsubsection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D90795A" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C25BC93" w14:textId="77777777" w:rsidR="00BC52EB" w:rsidRPr="0025603B" w:rsidRDefault="00BC52EB" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bulleted lists look like this:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC04C68" w14:textId="77777777" w:rsidR="00BC52EB" w:rsidRPr="0025603B" w:rsidRDefault="00BC52EB" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>First bullet;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32403F79" w14:textId="77777777" w:rsidR="00BC52EB" w:rsidRPr="0025603B" w:rsidRDefault="00BC52EB" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Second bullet;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CFCB03" w14:textId="77777777" w:rsidR="00BC52EB" w:rsidRPr="0025603B" w:rsidRDefault="00BC52EB" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Third bullet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAC2BEC" w14:textId="77777777" w:rsidR="00BC52EB" w:rsidRPr="0025603B" w:rsidRDefault="00BC52EB" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Numbered lists can be added as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1DE3E9" w14:textId="77777777" w:rsidR="00BC52EB" w:rsidRPr="0025603B" w:rsidRDefault="00BC52EB" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>First item;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BD4022" w14:textId="77777777" w:rsidR="00BC52EB" w:rsidRPr="0025603B" w:rsidRDefault="00BC52EB" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Second item;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B520DB3" w14:textId="77777777" w:rsidR="00BC52EB" w:rsidRDefault="00BC52EB" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Third item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609476DE" w14:textId="77777777" w:rsidR="005C4D74" w:rsidRDefault="005C4D74" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E47274" w14:textId="0C8B8C5D" w:rsidR="00D245E4" w:rsidRDefault="00D245E4" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C11A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.2. Tables</w:t>
+      </w:r>
+      <w:r w:rsidR="005C4D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Figures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C11A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Illustrations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C74EFF8" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="004C11A4" w:rsidRDefault="004C11A4" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6807B1AB" w14:textId="2183FE67" w:rsidR="00D245E4" w:rsidRDefault="00D245E4" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r w:rsidR="004C11A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ables </w:t>
+      </w:r>
+      <w:r w:rsidR="004C11A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and figure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>should be cited in the main text as Figure 1, Table 1, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F838824" w14:textId="77777777" w:rsidR="005C4D74" w:rsidRDefault="005C4D74" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE3168C" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="004C11A4">
       <w:pPr>
         <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...367 lines deleted...]
-    <w:p w14:paraId="000FAB03" w14:textId="17EDD2AF" w:rsidR="00A47700" w:rsidRPr="0025603B" w:rsidRDefault="00B85CBD" w:rsidP="001F36F3">
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table 1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This is a table. Tables should be placed in the main text near to the first time they are cited.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid1"/>
+        <w:tblW w:w="4779" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="905"/>
+        <w:gridCol w:w="1692"/>
+        <w:gridCol w:w="1180"/>
+        <w:gridCol w:w="1002"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004C11A4" w:rsidRPr="0025603B" w14:paraId="3F2C37DA" w14:textId="77777777" w:rsidTr="006D1B4E">
+        <w:trPr>
+          <w:trHeight w:val="377"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E4F11F" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="006D1B4E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025603B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Title 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B02FA44" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="006D1B4E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025603B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Title 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C47F1E6" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="006D1B4E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025603B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Title 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1002" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F17CD50" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="006D1B4E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025603B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Title 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C11A4" w:rsidRPr="0025603B" w14:paraId="11D7B85C" w14:textId="77777777" w:rsidTr="006D1B4E">
+        <w:trPr>
+          <w:trHeight w:val="251"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E676C1B" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="006D1B4E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0025603B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Veriable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00AB0D59" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="006D1B4E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025603B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2BB206" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="006D1B4E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025603B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1002" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50596DD7" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="006D1B4E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025603B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C11A4" w:rsidRPr="0025603B" w14:paraId="058E972C" w14:textId="77777777" w:rsidTr="006D1B4E">
+        <w:trPr>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC86070" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="006D1B4E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0025603B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Veriable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7128794F" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="006D1B4E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025603B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C2B69F" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="006D1B4E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025603B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1002" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20E4D365" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="006D1B4E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025603B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C11A4" w:rsidRPr="0025603B" w14:paraId="47081A59" w14:textId="77777777" w:rsidTr="006D1B4E">
+        <w:trPr>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4A1F6B" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="006D1B4E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0025603B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Veriable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A41AB3" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="006D1B4E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025603B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA0FBCC" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="006D1B4E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025603B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1002" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE8B8D8" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="006D1B4E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025603B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1CE7A70B" w14:textId="325024CE" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C11A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Write footer data</w:t>
+      </w:r>
+      <w:r w:rsidR="005C4D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relevant to the current research </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidR="005C4D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE50AFB" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRDefault="004C11A4" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A37CBAF" w14:textId="77777777" w:rsidR="00A47700" w:rsidRPr="0025603B" w:rsidRDefault="00B85CBD" w:rsidP="001F36F3">
       <w:pPr>
         <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06623FFA" wp14:editId="52CCA661">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06623FFA" wp14:editId="141425AA">
+            <wp:extent cx="3054313" cy="1999660"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="540378604" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1365684" cy="1023836"/>
+                      <a:ext cx="3147248" cy="2060505"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB2897B" w14:textId="068D7C8C" w:rsidR="001F36F3" w:rsidRPr="0025603B" w:rsidRDefault="001F36F3" w:rsidP="00CB4DF2">
-[...1 lines deleted...]
-        <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2080AF1C" w14:textId="797CB012" w:rsidR="008C7909" w:rsidRDefault="001F36F3" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0025603B">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C11A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Figure 1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0025603B">
-[...12 lines deleted...]
-        <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="004C11A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A single image should be given, which must not exceed the dimensions of the page. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0995B0AE" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRDefault="004C11A4" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...528 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B633AF6" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="188C9227" wp14:editId="6538C72A">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="635" b="8890"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27397A38" wp14:editId="550A29F7">
+            <wp:extent cx="3045668" cy="2309785"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="331625957" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId17" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="-1" r="2265"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3040557" cy="2305909"/>
+                      <a:ext cx="3130957" cy="2374467"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A76E67" w14:textId="53901621" w:rsidR="007B57BB" w:rsidRPr="0025603B" w:rsidRDefault="007B57BB" w:rsidP="007B57BB">
-[...1 lines deleted...]
-        <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="08D9D127" w14:textId="0ADBD182" w:rsidR="004C11A4" w:rsidRDefault="004C11A4" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0025603B">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C11A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0025603B">
-[...7 lines deleted...]
-      <w:r w:rsidR="00CB4DF2" w:rsidRPr="0025603B">
+      <w:r w:rsidRPr="004C11A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there are multiple panels, they should be listed as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C11A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="0025603B">
-[...23 lines deleted...]
-      <w:r w:rsidR="00CB4DF2" w:rsidRPr="0025603B">
+      <w:r w:rsidRPr="004C11A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Description of what is contained in the first panel, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C11A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0025603B">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>B)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C11A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Description of what is contained in the second panel, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C11A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...28 lines deleted...]
-      <w:r w:rsidR="00CB4DF2" w:rsidRPr="0025603B">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C11A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Description, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C11A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D)</w:t>
       </w:r>
-      <w:r w:rsidR="00CB4DF2" w:rsidRPr="0025603B">
-[...16 lines deleted...]
-    <w:p w14:paraId="7579E9DE" w14:textId="621F2D69" w:rsidR="005577B0" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="005577B0">
+      <w:r w:rsidRPr="004C11A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Description</w:t>
+      </w:r>
+      <w:r w:rsidR="005C4D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C11A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Figures should be placed in the main text near to the first time they are cited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CA8F34" w14:textId="6FEA9544" w:rsidR="008C7909" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="004C11A4">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025603B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Conclusions</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E7B51BB" w14:textId="45ED5ECD" w:rsidR="00F1205E" w:rsidRPr="0025603B" w:rsidRDefault="00581051" w:rsidP="000521BF">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="008C7909" w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE4830E" w14:textId="77777777" w:rsidR="008C7909" w:rsidRPr="0025603B" w:rsidRDefault="008C7909" w:rsidP="004C11A4">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025603B">
-[...10 lines deleted...]
-    <w:p w14:paraId="3F3D6838" w14:textId="77777777" w:rsidR="00581051" w:rsidRPr="0025603B" w:rsidRDefault="00581051" w:rsidP="000521BF">
+    </w:p>
+    <w:p w14:paraId="3584564D" w14:textId="3B442179" w:rsidR="008C7909" w:rsidRDefault="00585977" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discussion may be given separately or combined with the results, both are acceptable. </w:t>
+      </w:r>
+      <w:r w:rsidR="008C7909" w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors should discuss the results and how they can be interpreted from the </w:t>
+      </w:r>
+      <w:r w:rsidR="004C11A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>perspective</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7909" w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of previous studies and of the working hypotheses. The findings and their </w:t>
+      </w:r>
+      <w:r w:rsidR="004C11A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>implications</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7909" w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be discussed in the broadest context possible. Future research directions may also be highlighted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="437B75F7" w14:textId="323BC0FD" w:rsidR="004C11A4" w:rsidRDefault="004C11A4" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors should discuss the results and how they can be interpreted from the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>perspective</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of previous studies and of the working hypotheses. The findings and their </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>implications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be discussed in the broadest context possible. Future research directions may also be highlighted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF3F6B8" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRPr="0025603B" w:rsidRDefault="004C11A4" w:rsidP="004C11A4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57783986" w14:textId="77777777" w:rsidR="005577B0" w:rsidRDefault="000521BF" w:rsidP="005577B0">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="20D6695C" w14:textId="7B762521" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conclusions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149E77BD" w14:textId="77777777" w:rsidR="004C11A4" w:rsidRDefault="004C11A4" w:rsidP="005577B0">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:b w:val="0"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="572249B5" w14:textId="77777777" w:rsidR="007D7DA4" w:rsidRPr="0025603B" w:rsidRDefault="007D7DA4" w:rsidP="000521BF">
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A439F06" w14:textId="61BFDBB3" w:rsidR="00F1205E" w:rsidRPr="0025603B" w:rsidRDefault="00581051" w:rsidP="000521BF">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4ECE724F" w14:textId="77777777" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This section can be added to the manuscript if the discussion is unusually long or complex</w:t>
+      </w:r>
+      <w:r w:rsidR="00585977">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the end of the results and discussion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F387EBF" w14:textId="77777777" w:rsidR="00581051" w:rsidRPr="0025603B" w:rsidRDefault="00581051" w:rsidP="000521BF">
+      <w:pPr>
+        <w:pStyle w:val="IOPH1"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45634FDC" w14:textId="185C4E00" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
+      <w:pPr>
+        <w:pStyle w:val="IOPH1"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Acknowledgements</w:t>
+      </w:r>
+      <w:r w:rsidR="00585977">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The funding source should be mentioned, and any help or source of the research material should be taken into account.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFB8909" w14:textId="77777777" w:rsidR="007D7DA4" w:rsidRPr="0025603B" w:rsidRDefault="007D7DA4" w:rsidP="000521BF">
+      <w:pPr>
+        <w:pStyle w:val="IOPH1"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C4D725" w14:textId="3CDDA802" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
       <w:pPr>
         <w:pStyle w:val="IOPText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk211154912"/>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Author(s) contribution </w:t>
+        <w:t>Author(s) contribution</w:t>
+      </w:r>
+      <w:r w:rsidR="00585977">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00585977">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conceptualization, xxxxxx; methodology, xxxxxx; software, xxxxxx; validation, xxxxxx; formal analysis and investigation, xxxxxx; data curation, xxxxxx; writing—original draft preparation, xxxxxx; writing—review and editing, xxxxxx; supervision, xxxxxx. All authors have reviewed and approved the manuscript.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="61042B9F" w14:textId="77777777" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
+    <w:p w14:paraId="6B7E54BF" w14:textId="77777777" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
       <w:pPr>
         <w:pStyle w:val="IOPText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="780A5451" w14:textId="77777777" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
+    <w:p w14:paraId="688606F7" w14:textId="1E83183D" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conflict of interest </w:t>
+        <w:t>Conflict of interest</w:t>
+      </w:r>
+      <w:r w:rsidR="00585977">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The authors declare no conflict of interest.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F51944C" w14:textId="77777777" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
+    <w:p w14:paraId="78C61B00" w14:textId="77777777" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37B2FE9A" w14:textId="77777777" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
+    <w:p w14:paraId="6306D711" w14:textId="2645A8E3" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data availability </w:t>
+        <w:t>Data availability</w:t>
+      </w:r>
+      <w:r w:rsidR="00585977">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>All data supporting the findings of this study are available within the paper. We do not have any research data outside the submitted manuscript file.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DE2F5D" w14:textId="77777777" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
+    <w:p w14:paraId="1875A1FC" w14:textId="77777777" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ECBDF53" w14:textId="77777777" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
+    <w:p w14:paraId="73D40F38" w14:textId="77777777" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Declarations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E433324" w14:textId="77777777" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
+    <w:p w14:paraId="2958CCE8" w14:textId="596CE64D" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Consent for publication </w:t>
+        <w:t>Consent for publication</w:t>
+      </w:r>
+      <w:r w:rsidR="00585977">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Not applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530DCA90" w14:textId="77777777" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
+    <w:p w14:paraId="4EB9B9F8" w14:textId="77777777" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5320D206" w14:textId="77777777" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
+    <w:p w14:paraId="46204931" w14:textId="41CC1002" w:rsidR="000521BF" w:rsidRPr="0025603B" w:rsidRDefault="000521BF" w:rsidP="000521BF">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Competing interests </w:t>
+        <w:t>Competing interests</w:t>
+      </w:r>
+      <w:r w:rsidR="00585977">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The authors declare no competing interests.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5981F6E1" w14:textId="77777777" w:rsidR="00774EC6" w:rsidRPr="0025603B" w:rsidRDefault="00774EC6" w:rsidP="00191581">
+    <w:p w14:paraId="5FA4BE6E" w14:textId="77777777" w:rsidR="00774EC6" w:rsidRPr="0025603B" w:rsidRDefault="00774EC6" w:rsidP="00191581">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4571097E" w14:textId="507FFFB7" w:rsidR="00191581" w:rsidRPr="0025603B" w:rsidRDefault="00191581" w:rsidP="00191581">
+    <w:p w14:paraId="4E2A75CD" w14:textId="77777777" w:rsidR="00191581" w:rsidRPr="0025603B" w:rsidRDefault="00191581" w:rsidP="00191581">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BFE504" w14:textId="1B7CA47E" w:rsidR="00E3033A" w:rsidRPr="0025603B" w:rsidRDefault="00F807D4" w:rsidP="009C4555">
+    <w:p w14:paraId="4DF60C45" w14:textId="0172A854" w:rsidR="00E3033A" w:rsidRPr="0025603B" w:rsidRDefault="00F807D4" w:rsidP="009C4555">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">References must be </w:t>
       </w:r>
       <w:r w:rsidR="00BA197F" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -3156,452 +3861,480 @@
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> We recommend preparing the references with</w:t>
       </w:r>
       <w:r w:rsidR="00BC446B" w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a bibliography software package, such as EndNote, ReferenceManager or Zotero to avoid typing mistakes and duplicated references. Include the digital object identifier (DOI) for all references where available.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E3033A" w:rsidRPr="0025603B">
+        <w:t xml:space="preserve">a bibliography software package, such as EndNote, </w:t>
+      </w:r>
+      <w:r w:rsidR="00585977">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Reference Manager,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Zotero to avoid typing mistakes and duplicated references. Include the digital object identifier (DOI) for all references where available.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3033A" w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3829AE" w14:textId="1FED681D" w:rsidR="00F807D4" w:rsidRPr="0025603B" w:rsidRDefault="00F807D4" w:rsidP="009C4555">
+    <w:p w14:paraId="734181E3" w14:textId="77777777" w:rsidR="00F807D4" w:rsidRPr="0025603B" w:rsidRDefault="00F807D4" w:rsidP="009C4555">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citations and references in the Supplementary Materials are permitted provided that they also appear in the reference list here. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0302442F" w14:textId="77777777" w:rsidR="009C4555" w:rsidRPr="0025603B" w:rsidRDefault="009C4555" w:rsidP="009C4555">
+    <w:p w14:paraId="3320E4F7" w14:textId="77777777" w:rsidR="009C4555" w:rsidRPr="0025603B" w:rsidRDefault="009C4555" w:rsidP="009C4555">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EAF76FA" w14:textId="50C0236D" w:rsidR="00D656BF" w:rsidRPr="0025603B" w:rsidRDefault="00D656BF" w:rsidP="00191581">
+    <w:p w14:paraId="0FFCA92E" w14:textId="77777777" w:rsidR="00D656BF" w:rsidRPr="0025603B" w:rsidRDefault="00D656BF" w:rsidP="00191581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal article </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B4DD8B" w14:textId="3095D23F" w:rsidR="00191581" w:rsidRPr="0025603B" w:rsidRDefault="00191581" w:rsidP="00191581">
+    <w:p w14:paraId="6AF30E31" w14:textId="77777777" w:rsidR="00191581" w:rsidRPr="0025603B" w:rsidRDefault="00191581" w:rsidP="00191581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Akram, M., Sajid, S.A. &amp; Aqib, F. (2025). Strategies that could be adopted to improve the nutritional quality of food and food products. </w:t>
       </w:r>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plant Research Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, 00(00), 00-00.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775163CD" w14:textId="77777777" w:rsidR="00D656BF" w:rsidRPr="0025603B" w:rsidRDefault="00D656BF" w:rsidP="00191581">
+    <w:p w14:paraId="09746EC2" w14:textId="77777777" w:rsidR="00D656BF" w:rsidRPr="0025603B" w:rsidRDefault="00D656BF" w:rsidP="00191581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10F926A5" w14:textId="4916E60E" w:rsidR="00D656BF" w:rsidRPr="0025603B" w:rsidRDefault="00D656BF" w:rsidP="00191581">
+    <w:p w14:paraId="52C9ACD1" w14:textId="77777777" w:rsidR="00D656BF" w:rsidRPr="0025603B" w:rsidRDefault="00D656BF" w:rsidP="00191581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Book</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA3C548" w14:textId="77777777" w:rsidR="00191581" w:rsidRPr="0025603B" w:rsidRDefault="00191581" w:rsidP="00191581">
+    <w:p w14:paraId="1DF7AB70" w14:textId="77777777" w:rsidR="00191581" w:rsidRPr="0025603B" w:rsidRDefault="00191581" w:rsidP="00191581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Akram, M., Sajid, Z.A., &amp; Aftab, F. (2025). Plant Tissue Culture and Biotechnology (2nd ed.). Springer Nature.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7827369D" w14:textId="77777777" w:rsidR="00D656BF" w:rsidRPr="0025603B" w:rsidRDefault="00D656BF" w:rsidP="00191581">
+    <w:p w14:paraId="4178B58A" w14:textId="77777777" w:rsidR="00D656BF" w:rsidRPr="0025603B" w:rsidRDefault="00D656BF" w:rsidP="00191581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="340D6E4E" w14:textId="6A754C7A" w:rsidR="00D656BF" w:rsidRPr="0025603B" w:rsidRDefault="00D656BF" w:rsidP="00191581">
+    <w:p w14:paraId="4ED93E68" w14:textId="77777777" w:rsidR="00D656BF" w:rsidRPr="0025603B" w:rsidRDefault="00D656BF" w:rsidP="00191581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Book chapter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D4464E" w14:textId="77777777" w:rsidR="00191581" w:rsidRPr="0025603B" w:rsidRDefault="00191581" w:rsidP="00191581">
+    <w:p w14:paraId="7F3BFC5C" w14:textId="77777777" w:rsidR="00191581" w:rsidRPr="0025603B" w:rsidRDefault="00191581" w:rsidP="00191581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nadeem, M. (2025). Micropropagation. In M. Akram, Z.A. Sajid, &amp; F. Aftab (Eds.), Plant Tissue Culture and Biotechnology (2</w:t>
       </w:r>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ed., pp. 200–250). Springer Nature.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16FD8CB4" w14:textId="77777777" w:rsidR="00D656BF" w:rsidRPr="0025603B" w:rsidRDefault="00D656BF" w:rsidP="00191581">
+    <w:p w14:paraId="3B4D5ACB" w14:textId="77777777" w:rsidR="00D656BF" w:rsidRPr="0025603B" w:rsidRDefault="00D656BF" w:rsidP="00191581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C6C2B63" w14:textId="5BAC3CDA" w:rsidR="00D656BF" w:rsidRPr="0025603B" w:rsidRDefault="00D656BF" w:rsidP="00191581">
+    <w:p w14:paraId="21A103E0" w14:textId="77777777" w:rsidR="00D656BF" w:rsidRPr="0025603B" w:rsidRDefault="00D656BF" w:rsidP="00191581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Online source</w:t>
       </w:r>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029A0584" w14:textId="77777777" w:rsidR="00191581" w:rsidRPr="0025603B" w:rsidRDefault="00191581" w:rsidP="00191581">
+    <w:p w14:paraId="391E71F5" w14:textId="77777777" w:rsidR="00191581" w:rsidRPr="0025603B" w:rsidRDefault="00191581" w:rsidP="00191581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Akram, M. (2025, July 7). Micropropagation. </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="0025603B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.rhs.org.uk/propagation/micropropagation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21012EE7" w14:textId="77777777" w:rsidR="00191581" w:rsidRPr="006B6830" w:rsidRDefault="00191581" w:rsidP="00547782">
+    <w:p w14:paraId="600685B7" w14:textId="77777777" w:rsidR="00191581" w:rsidRPr="006B6830" w:rsidRDefault="00191581" w:rsidP="00547782">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="618E9135" w14:textId="77777777" w:rsidR="00325708" w:rsidRPr="0025603B" w:rsidRDefault="00325708" w:rsidP="00325708">
+    <w:p w14:paraId="7544A2C8" w14:textId="77777777" w:rsidR="00325708" w:rsidRPr="0025603B" w:rsidRDefault="00325708" w:rsidP="00325708">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025603B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Publisher’s note: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0025603B">
-[...8 lines deleted...]
-    <w:p w14:paraId="486B9060" w14:textId="77777777" w:rsidR="00325708" w:rsidRPr="006B6830" w:rsidRDefault="00325708" w:rsidP="00547782">
+      <w:r w:rsidR="00BF5DA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verdeco Journals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025603B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> remains neutral about jurisdictional claims in published data and institutional affiliations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6525C2AC" w14:textId="77777777" w:rsidR="00325708" w:rsidRPr="006B6830" w:rsidRDefault="00325708" w:rsidP="00547782">
       <w:pPr>
         <w:pStyle w:val="IOPH1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00325708" w:rsidRPr="006B6830" w:rsidSect="00F45B5C">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1152" w:right="864" w:bottom="1800" w:left="1008" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:num="2" w:space="432"/>
       <w:docGrid w:linePitch="360"/>
       <w15:footnoteColumns w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="405F0E6B" w14:textId="77777777" w:rsidR="004E343F" w:rsidRDefault="004E343F" w:rsidP="00B070AD">
+    <w:p w14:paraId="7EB9CC96" w14:textId="77777777" w:rsidR="009F22B8" w:rsidRDefault="009F22B8" w:rsidP="00B070AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66CB7F91" w14:textId="77777777" w:rsidR="004E343F" w:rsidRDefault="004E343F" w:rsidP="00B070AD">
+    <w:p w14:paraId="1B1CB6FB" w14:textId="77777777" w:rsidR="009F22B8" w:rsidRDefault="009F22B8" w:rsidP="00B070AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3651,236 +4384,257 @@
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Centaur">
     <w:panose1 w:val="02030504050205020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2217D30A" w14:textId="23202060" w:rsidR="00704F5D" w:rsidRPr="002461C0" w:rsidRDefault="00704F5D">
+  <w:p w14:paraId="752B74B3" w14:textId="77777777" w:rsidR="00704F5D" w:rsidRPr="002461C0" w:rsidRDefault="00704F5D" w:rsidP="00936D4F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002461C0">
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur"/>
       </w:rPr>
-      <w:t>Open Access</w:t>
+      <w:t xml:space="preserve">Open </w:t>
+    </w:r>
+    <w:r w:rsidR="00936D4F" w:rsidRPr="002461C0">
+      <w:rPr>
+        <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur"/>
+      </w:rPr>
+      <w:t>Access</w:t>
     </w:r>
     <w:r w:rsidRPr="002461C0">
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="002461C0">
+    <w:r w:rsidR="00936D4F">
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur"/>
       </w:rPr>
-      <w:t>ppsp.com.pk</w:t>
+      <w:t>Verdeco Journals</w:t>
     </w:r>
     <w:r w:rsidRPr="002461C0">
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00F45B5C" w:rsidRPr="002461C0">
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur"/>
       </w:rPr>
       <w:t xml:space="preserve">©The </w:t>
     </w:r>
     <w:r w:rsidR="002461C0" w:rsidRPr="002461C0">
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur"/>
       </w:rPr>
       <w:t>A</w:t>
     </w:r>
     <w:r w:rsidR="00F45B5C" w:rsidRPr="002461C0">
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur"/>
       </w:rPr>
       <w:t>uthors</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72EB40F6" w14:textId="2FD640E4" w:rsidR="0090764E" w:rsidRDefault="0090764E" w:rsidP="001A12AB">
+  <w:p w14:paraId="161CF1D3" w14:textId="77777777" w:rsidR="0090764E" w:rsidRDefault="0090764E" w:rsidP="001A12AB">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1800" w:right="-187"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="404040"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="46124982" w14:textId="39AE751D" w:rsidR="0090764E" w:rsidRPr="004B00D6" w:rsidRDefault="00E77565" w:rsidP="0035035A">
+  <w:p w14:paraId="6F75F95A" w14:textId="77777777" w:rsidR="0090764E" w:rsidRPr="004B00D6" w:rsidRDefault="005236A6" w:rsidP="00636D6C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2610"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-      <w:ind w:left="1267" w:right="-187"/>
+      <w:ind w:left="1800" w:right="-187"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="004B00D6">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17A28FC6" wp14:editId="5B17F6BC">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49E4C0E8" wp14:editId="72395B16">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:align>left</wp:align>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>22609</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>16774</wp:posOffset>
+            <wp:posOffset>29489</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="707666" cy="707666"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="958110" cy="723481"/>
+          <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
-          <wp:docPr id="1812865134" name="Picture 8"/>
+          <wp:docPr id="1780681409" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 8"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="714967" cy="714967"/>
+                    <a:ext cx="958110" cy="723481"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="0090764E" w:rsidRPr="004B00D6">
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="404040"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Copyright</w:t>
     </w:r>
     <w:r w:rsidR="0090764E" w:rsidRPr="004B00D6">
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur" w:cs="Calibri"/>
         <w:color w:val="404040"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:bookmarkStart w:id="0" w:name="_Hlk219198243"/>
     <w:r w:rsidR="0090764E" w:rsidRPr="004B00D6">
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur" w:cs="Calibri"/>
         <w:color w:val="404040"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">©2025 </w:t>
+      <w:t>©202</w:t>
+    </w:r>
+    <w:r w:rsidR="008755E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur" w:cs="Calibri"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="0090764E" w:rsidRPr="004B00D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur" w:cs="Calibri"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:bookmarkEnd w:id="0"/>
     <w:r w:rsidR="0090764E" w:rsidRPr="004B00D6">
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur" w:cs="Calibri"/>
         <w:color w:val="404040"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">The authors. </w:t>
     </w:r>
     <w:r w:rsidR="003D6515" w:rsidRPr="004B00D6">
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="404040"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Open Access</w:t>
     </w:r>
     <w:r w:rsidR="003D6515" w:rsidRPr="004B00D6">
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur" w:cs="Calibri"/>
@@ -3914,51 +4668,51 @@
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://creativecommons.org/licenses/by/4.0/</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="0090764E" w:rsidRPr="004B00D6">
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur" w:cs="Calibri"/>
         <w:color w:val="404040"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="000F2806" w:rsidRPr="004B00D6">
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur" w:cs="Calibri"/>
         <w:color w:val="404040"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> While the work is simultaneously licensed under the CC Attribution 4.0, which permits others to share the work with a citation to the work</w:t>
+      <w:t>permits others to share the work with a citation to the work</w:t>
     </w:r>
     <w:r w:rsidR="000F2806" w:rsidRPr="004B00D6">
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur" w:cs="Arial Narrow"/>
         <w:color w:val="404040"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>’</w:t>
     </w:r>
     <w:r w:rsidR="000F2806" w:rsidRPr="004B00D6">
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur" w:cs="Calibri"/>
         <w:color w:val="404040"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>s authorship and first publication in this journal, the authors retain copyright and grant the journal the right of first publication.</w:t>
     </w:r>
     <w:r w:rsidR="00E71A92" w:rsidRPr="004B00D6">
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur" w:cs="Calibri"/>
         <w:color w:val="404040"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
@@ -4006,99 +4760,121 @@
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur" w:cs="Calibri"/>
         <w:color w:val="404040"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="0035035A" w:rsidRPr="004B00D6">
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur" w:cs="Calibri"/>
         <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0090764E" w:rsidRPr="004B00D6">
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Citation: Author, A., Author, B. and Author, C. (2025). Title of the article. Plant Research Journal, 00(00), 00-00. </w:t>
+      <w:t>Citation: Author, A., Author, B. and Author, C. (202</w:t>
+    </w:r>
+    <w:r w:rsidR="008755E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur" w:cs="Calibri"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="0090764E" w:rsidRPr="004B00D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur" w:cs="Calibri"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">). Title of the article. Plant Research Journal, 00(00), 00-00. </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="65854E1B" w14:textId="5608F00E" w:rsidR="0090764E" w:rsidRPr="003D6515" w:rsidRDefault="0090764E" w:rsidP="00145AF3">
+  <w:p w14:paraId="1BEBD966" w14:textId="77777777" w:rsidR="0090764E" w:rsidRPr="003D6515" w:rsidRDefault="0090764E" w:rsidP="00145AF3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="2160"/>
       <w:rPr>
         <w:rFonts w:ascii="Centaur" w:hAnsi="Centaur"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="083C8917" w14:textId="77777777" w:rsidR="004E343F" w:rsidRDefault="004E343F" w:rsidP="002407FA">
+    <w:p w14:paraId="2167C5D9" w14:textId="77777777" w:rsidR="009F22B8" w:rsidRDefault="009F22B8" w:rsidP="002407FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="337FD2B6" w14:textId="77777777" w:rsidR="004E343F" w:rsidRPr="002407FA" w:rsidRDefault="004E343F" w:rsidP="002407FA">
+    <w:p w14:paraId="027E905A" w14:textId="77777777" w:rsidR="009F22B8" w:rsidRPr="002407FA" w:rsidRDefault="009F22B8" w:rsidP="002407FA">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="64D69AF0" w14:textId="77777777" w:rsidR="004E343F" w:rsidRPr="00A17660" w:rsidRDefault="004E343F" w:rsidP="00A17660">
+    <w:p w14:paraId="2949AD7C" w14:textId="77777777" w:rsidR="009F22B8" w:rsidRPr="00A17660" w:rsidRDefault="009F22B8" w:rsidP="00A17660">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F0CDB13" w14:textId="4CA85E6D" w:rsidR="00B070AD" w:rsidRDefault="00704F5D" w:rsidP="00583D58">
+  <w:p w14:paraId="079A6968" w14:textId="77777777" w:rsidR="00B070AD" w:rsidRDefault="00704F5D" w:rsidP="007645A5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="723B5788" wp14:editId="6999F7BC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="5943600" cy="173736"/>
               <wp:effectExtent l="0" t="0" r="0" b="635"/>
               <wp:wrapNone/>
               <wp:docPr id="1750268194" name="Text Box 229"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
@@ -4120,108 +4896,126 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="41C8272A" w14:textId="183A50BA" w:rsidR="00704F5D" w:rsidRPr="00704F5D" w:rsidRDefault="00704F5D">
+                        <w:p w14:paraId="52245887" w14:textId="77777777" w:rsidR="00704F5D" w:rsidRPr="00704F5D" w:rsidRDefault="00704F5D" w:rsidP="00E45678">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                            <w:jc w:val="right"/>
+                            <w:ind w:left="5040" w:firstLine="720"/>
+                            <w:jc w:val="center"/>
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00704F5D">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Plant Research Journal, 00(00), 00-00</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E45678">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> (2026)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="723B5788" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 229" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:468pt;height:13.7pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChgIik3QEAAJsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7abLF2NOEXXIsOA&#10;rhvQ9QNkWY6N2aJGKrGzrx8lJ2m33oZdBImkH997pFfXY9+JvUFqwRYym6VSGKuhau22kE/fN+8+&#10;SEFe2Up1YE0hD4bk9frtm9XgcnMBDXSVQcEglvLBFbLx3uVJQroxvaIZOGM5WQP2yvMTt0mFamD0&#10;vksu0nSZDICVQ9CGiKN3U1KuI35dG+2/1jUZL7pCMjcfT4xnGc5kvVL5FpVrWn2kof6BRa9ay03P&#10;UHfKK7HD9hVU32oEgtrPNPQJ1HWrTdTAarL0LzWPjXImamFzyJ1tov8Hqx/2j+4bCj9+hJEHGEWQ&#10;uwf9g4SF20bZrblBhKExquLGWbAsGRzlx0+D1ZRTACmHL1DxkNXOQwQaa+yDK6xTMDoP4HA23Yxe&#10;aA6+v1rMlymnNOeyy/nlfBlbqPz0tUPynwz0IlwKiTzUiK729+QDG5WfSkIzC5u26+JgO/tHgAtD&#10;JLIPhCfqfixHrg4qSqgOrANh2hPea740gL+kGHhHCkk/dwqNFN1ny15cZYtFWKr44Au+jJanqLKa&#10;IQqpPUoxPW79tII7h+224R4n32/YuU0bRT3zOTLmDYhaj9saVuzlO1Y9/1Pr3wAAAP//AwBQSwME&#10;FAAGAAgAAAAhACVnuW3bAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvd&#10;WENtYzZFBD1IrZiKXqfZMQlmZ2N226b/3tGLXgYeb3jve/lydJ3a0xBazwYuJwko4srblmsDr5v7&#10;izmoEJEtdp7JwJECLIvTkxwz6w/8Qvsy1kpCOGRooImxz7QOVUMOw8T3xOJ9+MFhFDnU2g54kHDX&#10;6WmSzLTDlqWhwZ7uGqo+y52TkrcnPK6TlXuuHr8WD++rukzT2pjzs/H2BlSkMf49ww++oEMhTFu/&#10;YxtUZ0CGxN8r3uJqJnJrYHqdgi5y/R+++AYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCh&#10;gIik3QEAAJsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAlZ7lt2wAAAAQBAAAPAAAAAAAAAAAAAAAAADcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="41C8272A" w14:textId="183A50BA" w:rsidR="00704F5D" w:rsidRPr="00704F5D" w:rsidRDefault="00704F5D">
+                  <w:p w14:paraId="52245887" w14:textId="77777777" w:rsidR="00704F5D" w:rsidRPr="00704F5D" w:rsidRDefault="00704F5D" w:rsidP="00E45678">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                      <w:jc w:val="right"/>
+                      <w:ind w:left="5040" w:firstLine="720"/>
+                      <w:jc w:val="center"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00704F5D">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Plant Research Journal, 00(00), 00-00</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E45678">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> (2026)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="52C1E6E6" wp14:editId="5232EF9E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:align>center</wp:align>
               </wp:positionV>
@@ -4235,149 +5029,149 @@
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="911860" cy="170815"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="accent6">
                           <a:lumMod val="50000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="36935172" w14:textId="77777777" w:rsidR="00704F5D" w:rsidRDefault="00704F5D">
+                        <w:p w14:paraId="5BEB1D6B" w14:textId="77777777" w:rsidR="00704F5D" w:rsidRDefault="00704F5D">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:rPr>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00E45678" w:rsidRPr="00E45678">
                             <w:rPr>
                               <w:noProof/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="rightMargin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="52C1E6E6" id="Text Box 231" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:20.6pt;margin-top:0;width:71.8pt;height:13.45pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:right-margin-area;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA60dfsBAIAAPEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgu2iw14hRdigwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lO2m3vQ3zgyCS5iF5eLS+G3vDjgq9BlvxYpFzpqyERtt9xb993b1Z&#10;ceaDsI0wYFXFT8rzu83rV+vBleoKOjCNQkYg1peDq3gXgiuzzMtO9cIvwClLwRawF4FM3GcNioHQ&#10;e5Nd5fkyGwAbhyCV9+R9mIJ8k/DbVsnwuW29CsxUnHoL6cR01vHMNmtR7lG4Tsu5DfEPXfRCWyp6&#10;gXoQQbAD6r+gei0RPLRhIaHPoG21VGkGmqbI/5jmqRNOpVmIHO8uNPn/Bys/HZ/cF2RhfAcjLTAN&#10;4d0jyO+eWdh2wu7VPSIMnRINFS4iZdngfDmnRqp96SNIPXyEhpYsDgES0NhiH1mhORmh0wJOF9LV&#10;GJgk521RrJYUkRQq3uar4iZVEOU52aEP7xX0LF4qjrTTBC6Ojz7EZkR5/iXW8mB0s9PGJCPqSG0N&#10;sqMgBQgplQ3LlG4OPXU7+W9y+uaySXoxJSH/hmZsxLQQ0afC0ZPIiPNPTISxHpluZqYiNzU0J2IH&#10;YVIfvRa6dIA/ORtIeRX3Pw4CFWfmgyWGb4vr6yjVZNAFX3rrs1dYSRAVlwE5m4xtmIR9cKj3HdU4&#10;b/Oe9rHTiavnfubGSVdp0PkNROG+tNNfzy918wsAAP//AwBQSwMEFAAGAAgAAAAhAEsxmfHcAAAA&#10;BAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/IfNmHiTLWhqqd0SI3rjAEjgOnTHttKd&#10;bbpbqP56Fi96meTlvbz3TTYfTCNO1LnasoLJOAJBXFhdc6lg+/F+n4BwHlljY5kUfJODeT66yTDV&#10;9sxrOm18KUIJuxQVVN63qZSuqMigG9uWOHiftjPog+xKqTs8h3LTyGkUxdJgzWGhwpZeKyqOm94o&#10;+NlTvOjraKFXyWT5tHtLvvbbpVJ3t8PLMwhPg/8LwxU/oEMemA62Z+1EoyA84n/v1Xt8iEEcFEzj&#10;Gcg8k//h8wsAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOtHX7AQCAADxAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASzGZ8dwAAAAEAQAADwAA&#10;AAAAAAAAAAAAAABeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" o:allowincell="f" fillcolor="#265317 [1609]" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="36935172" w14:textId="77777777" w:rsidR="00704F5D" w:rsidRDefault="00704F5D">
+                  <w:p w14:paraId="5BEB1D6B" w14:textId="77777777" w:rsidR="00704F5D" w:rsidRDefault="00704F5D">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:rPr>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00E45678" w:rsidRPr="00E45678">
                       <w:rPr>
                         <w:noProof/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C2351E7" w14:textId="2896D7AF" w:rsidR="00700830" w:rsidRDefault="00402860" w:rsidP="00402860">
+  <w:p w14:paraId="7ECD04C4" w14:textId="77777777" w:rsidR="00700830" w:rsidRDefault="00402860" w:rsidP="00402860">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="2893"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B20CCB">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
         <w:sz w:val="26"/>
@@ -4404,97 +5198,97 @@
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3267075" cy="247650"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="85000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7B69D11C" w14:textId="77777777" w:rsidR="00402860" w:rsidRPr="00402860" w:rsidRDefault="00402860" w:rsidP="00402860">
+                        <w:p w14:paraId="2193D286" w14:textId="77777777" w:rsidR="00402860" w:rsidRPr="00402860" w:rsidRDefault="00402860" w:rsidP="00402860">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00402860">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">ARTICLE TYPE – RESEARCH DOMAIN </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6E9C207C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 9" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-1.7pt;margin-top:14.9pt;width:257.25pt;height:19.5pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwZ71/TAIAAJgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC815IdL6lgOXAduCjg&#10;JgGcImeaIi2hFIclaUvp13dIyUvTnope6Nk0y5s3nt+1tSJHYV0FOqfDQUqJ0ByKSu9z+u15/eGW&#10;EueZLpgCLXL6Khy9W7x/N29MJkZQgiqEJZhEu6wxOS29N1mSOF6KmrkBGKHRKcHWzKNq90lhWYPZ&#10;a5WM0nSaNGALY4EL59B63znpIuaXUnD/KKUTnqicYm8+vja+u/AmiznL9paZsuJ9G+wfuqhZpbHo&#10;OdU984wcbPVHqrriFhxIP+BQJyBlxUWcAacZpm+m2ZbMiDgLguPMGSb3/9Lyh+PWPFni20/Q4gLj&#10;EM5sgH93iE3SGJf1MQFTlzmMDoO20tbhF0cg+CFi+3rGU7SecDTejKazdDahhKNvNJ5NJxHw5PK1&#10;sc5/FlCTIOTU4r5iB+y4cT7UZ9kpJBRzoKpiXSkVlcARsVKWHBlud7fvmleH+isUne12kqankpFS&#10;ITxm/S2T0qTJ6fQG2wuJNYQSXXWlexC6uQMCvt21pCpwosCeYNlB8YoYWujo5QxfVzjPhjn/xCzy&#10;CdHBG/GP+EgFWAt6iZIS7M+/2UM8rhm9lDTIz5y6HwdmBSXqi0YCfByOx4HQURlPZiNU7LVnd+3R&#10;h3oFCNIQr9HwKIZ4r06itFC/4CktQ1V0Mc2xNqJ6Ele+uxo8RS6WyxiEFDbMb/TW8BN1wrae2xdm&#10;Tb9Sj2R4gBOTWfZms11sh/ry4EFWce0XVHv4kf5xb/2phvu61mPU5Q9l8QsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAFz+b7beAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaO6Wt&#10;QsimAqRISHCh0Lsbb5OIeB3FbpL+PeZEj6MZzbzJd7PtxEiDbx0jJEsFgrhypuUa4furXKQgfNBs&#10;dOeYEC7kYVfc3uQ6M27iTxr3oRaxhH2mEZoQ+kxKXzVktV+6njh6JzdYHaIcamkGPcVy28mVUltp&#10;dctxodE9vTZU/ezPFuHlYypP5v1wWPebsX5TqnTukiDe383PTyACzeE/DH/4ER2KyHR0ZzZedAiL&#10;h3VMIqwe44Pob5IkAXFE2KYpyCKX1weKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCw&#10;Z71/TAIAAJgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBc/m+23gAAAAgBAAAPAAAAAAAAAAAAAAAAAKYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsQUAAAAA&#10;" fillcolor="#d8d8d8 [2732]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="7B69D11C" w14:textId="77777777" w:rsidR="00402860" w:rsidRPr="00402860" w:rsidRDefault="00402860" w:rsidP="00402860">
+                  <w:p w14:paraId="2193D286" w14:textId="77777777" w:rsidR="00402860" w:rsidRPr="00402860" w:rsidRDefault="00402860" w:rsidP="00402860">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00402860">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">ARTICLE TYPE – RESEARCH DOMAIN </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CD18B3" w:rsidRPr="00B20CCB">
       <w:rPr>
@@ -4540,82 +5334,82 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5FD75195" w14:textId="5074C06D" w:rsidR="00CD18B3" w:rsidRDefault="00CD18B3" w:rsidP="00CD18B3">
+                        <w:p w14:paraId="0351DCDA" w14:textId="77777777" w:rsidR="00CD18B3" w:rsidRDefault="00CD18B3" w:rsidP="00CD18B3">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="28C9FF34" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:468pt;height:13.7pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqBDrU4QEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhusnQ14hRdiwwD&#10;um5A1w+QZTkWZosaqcTOvn6Ucmm3vg17EURSPjznkF5ej30ndgbJgitlPplKYZyG2rpNKZ++r999&#10;kIKCcrXqwJlS7g3J69XbN8vBF+YCWuhqg4JBHBWDL2Ubgi+yjHRrekUT8MZxsQHsVeAQN1mNamD0&#10;vssuptNFNgDWHkEbIs7eHYpylfCbxujwtWnIBNGVkrmFdGI6q3hmq6UqNqh8a/WRhvoHFr2yjpue&#10;oe5UUGKL9hVUbzUCQRMmGvoMmsZqkzSwmnz6l5rHVnmTtLA55M820f+D1Q+7R/8NRRg/wsgDTCLI&#10;34P+QcLBbavcxtwgwtAaVXPjPFqWDZ6K46fRaiooglTDF6h5yGobIAGNDfbRFdYpGJ0HsD+bbsYg&#10;NCffX81niymXNNfyy9nlbJFaqOL0tUcKnwz0Il5KiTzUhK529xQiG1WcnsRmDta269JgO/dHgh/G&#10;TGIfCR+oh7Eaha1LOYt9o5gK6j3LQTisC683X1rAX1IMvCqlpJ9bhUaK7rNjS67y+TzuVgr4gi+z&#10;1SmrnGaIUuqAUhyC23DYxK1Hu2m5x8n+GzZwbZO2Zz5H4rwISfJxaeOmvYzTq+dfa/UbAAD//wMA&#10;UEsDBBQABgAIAAAAIQAlZ7lt2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9h&#10;GcGb3VhDbWM2RQQ9SK2Yil6n2TEJZmdjdtum/97Ri14GHm9473v5cnSd2tMQWs8GLicJKOLK25Zr&#10;A6+b+4s5qBCRLXaeycCRAiyL05McM+sP/EL7MtZKQjhkaKCJsc+0DlVDDsPE98TiffjBYRQ51NoO&#10;eJBw1+lpksy0w5alocGe7hqqPsudk5K3Jzyuk5V7rh6/Fg/vq7pM09qY87Px9gZUpDH+PcMPvqBD&#10;IUxbv2MbVGdAhsTfK97iaiZya2B6nYIucv0fvvgGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAKgQ61OEBAACiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAJWe5bdsAAAAEAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="5FD75195" w14:textId="5074C06D" w:rsidR="00CD18B3" w:rsidRDefault="00CD18B3" w:rsidP="00CD18B3">
+                  <w:p w14:paraId="0351DCDA" w14:textId="77777777" w:rsidR="00CD18B3" w:rsidRDefault="00CD18B3" w:rsidP="00CD18B3">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CD18B3" w:rsidRPr="00B20CCB">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
@@ -4639,185 +5433,231 @@
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="911860" cy="170815"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="accent6">
                           <a:lumMod val="50000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="626199C4" w14:textId="77777777" w:rsidR="00CD18B3" w:rsidRDefault="00CD18B3">
+                        <w:p w14:paraId="62FFF469" w14:textId="77777777" w:rsidR="00CD18B3" w:rsidRDefault="00CD18B3">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:rPr>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="001F3ED4" w:rsidRPr="001F3ED4">
                             <w:rPr>
                               <w:noProof/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
-                            <w:t>2</w:t>
+                            <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="rightMargin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="65B25E18" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:20.6pt;margin-top:0;width:71.8pt;height:13.45pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:right-margin-area;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDpGJIBgIAAPEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgu0iw14hRdigwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lO2m3vhXzgyCS5iF5eLS6HTrDjgq9BlvxYpZzpqyEWtt9xX98375b&#10;cuaDsLUwYFXFT8rz2/XbN6veleoKWjC1QkYg1pe9q3gbgiuzzMtWdcLPwClLwQawE4FM3Gc1ip7Q&#10;O5Nd5fki6wFrhyCV9+S9H4N8nfCbRsnwtWm8CsxUnHoL6cR07uKZrVei3KNwrZZTG+IVXXRCWyp6&#10;gboXQbAD6hdQnZYIHpowk9Bl0DRaqjQDTVPk/0zz2Aqn0ixEjncXmvz/g5Vfjo/uG7IwfICBFpiG&#10;8O4B5E/PLGxaYffqDhH6VomaCheRsqx3vpxSI9W+9BFk13+GmpYsDgES0NBgF1mhORmh0wJOF9LV&#10;EJgk501RLBcUkRQq3ufL4jpVEOU52aEPHxV0LF4qjrTTBC6ODz7EZkR5/iXW8mB0vdXGJCPqSG0M&#10;sqMgBQgplQ2LlG4OHXU7+q9z+qaySXoxJSH/hWZsxLQQ0cfC0ZPIiPOPTIRhNzBdV3weASM3O6hP&#10;xA7CqD56LXRpAX9z1pPyKu5/HQQqzswnSwzfFPN5lGoy6ILPvbuzV1hJEBWXATkbjU0YhX1wqPct&#10;1Thv8472sdWJq6d+psZJV2nQ6Q1E4T63019PL3X9BwAA//8DAFBLAwQUAAYACAAAACEASzGZ8dwA&#10;AAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb8h82YeJMtaGqp3RIjeuMASOA6dMe2&#10;0p1tuluo/noWL3qZ5OW9vPdNNh9MI07Uudqygsk4AkFcWF1zqWD78X6fgHAeWWNjmRR8k4N5PrrJ&#10;MNX2zGs6bXwpQgm7FBVU3replK6oyKAb25Y4eJ+2M+iD7EqpOzyHctPIaRTF0mDNYaHCll4rKo6b&#10;3ij42VO86OtooVfJZPm0e0u+9tulUne3w8szCE+D/wvDFT+gQx6YDrZn7USjIDzif+/Ve3yIQRwU&#10;TOMZyDyT/+HzCwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBDpGJIBgIAAPEDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBLMZnx3AAAAAQBAAAP&#10;AAAAAAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" o:allowincell="f" fillcolor="#265317 [1609]" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="626199C4" w14:textId="77777777" w:rsidR="00CD18B3" w:rsidRDefault="00CD18B3">
+                  <w:p w14:paraId="62FFF469" w14:textId="77777777" w:rsidR="00CD18B3" w:rsidRDefault="00CD18B3">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:rPr>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="001F3ED4" w:rsidRPr="001F3ED4">
                       <w:rPr>
                         <w:noProof/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
-                      <w:t>2</w:t>
+                      <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CD18B3" w:rsidRPr="00B20CCB">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Plant Research Journal, 00(00), 00-00</w:t>
     </w:r>
     <w:r w:rsidR="001B4EE0">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> (2025)</w:t>
     </w:r>
+    <w:r w:rsidR="008755E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="007645A5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="007645A5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="007645A5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">     </w:t>
+    </w:r>
+    <w:r w:rsidR="007645A5" w:rsidRPr="007645A5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>ISSN: 3135-9728 (E), 3135-971X (P)</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="6EE251D2" w14:textId="199421B0" w:rsidR="00402860" w:rsidRDefault="00402860" w:rsidP="00402860">
+  <w:p w14:paraId="1A3CDCA0" w14:textId="77777777" w:rsidR="00402860" w:rsidRDefault="00402860" w:rsidP="00402860">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="2893"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype w14:anchorId="177AFC11" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="047A2799" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
       <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Envelope outline" style="width:9.1pt;height:7.2pt;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQCRq9jJxQEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWykk81u&#10;2zAMx+8D9g6C7q2TtGhTI04vWYsBwxYM7QMoMhUL0xco2UnefpStZulpQ3ewTJr2nz9+ePV4tIYN&#10;gFF71/D59YwzcNK32u0b/vrydLXkLCbhWmG8g4afIPLH9edPq0OoYeE7b1pARiIu1ofQ8C6lUFdV&#10;lB1YEa99AEdB5dGKRC7uqxbFgdStqRaz2V118NgG9BJipKebKcjXo75SINMPpSIkZhpObGk8cTx3&#10;+azWK1HvUYROy4IhPkBhhXaU9Cy1EUmwHvUHpIKWqUcgNbJqugoWWf+hVkTsP2lYgb/6cCW9DSLp&#10;nTY6ncZuFyg3bLXc4kQovw9bZLql6S9mD8u7+9ubW86csDTt59LYy0gLUdIAvrgBDI2X+T4Z7SBP&#10;Ihec5bI4uVX23+XaGR2etDG509kuVZHc3/fGK6UlbLzsLbg0LQ+CoQK9i50OkTOswe6AKsGv7Xxa&#10;jZgQkuxyQkWJf9JCZTJRnwMj5R+wzBxDbo6ojwptvlNqdhx37nTeOTgmJunhfL5c3i84kxQq9pTg&#10;7eOAMT2DtywbhEYENAZRi+FbLCxvr5SWTelHLqIZacuG57W89Mm+/A/XvwEAAP//AwBQSwMECgAA&#10;AAAAAAAhAJEbuiYTBgAAEwYAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlI&#10;RFIAAADAAAAAwAgGAAAAUtxsBwAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMA&#10;AB2HAAAdhwGP5fFlAAAFqElEQVR4Xu3Xi43jRhRE0dmNwKE4BIfgEByCM9lQHIpDcQg2H6CGhVq2&#10;+OtPPfIeoDELiSJLQNVi5gsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAcNC318+W/n39BHpo2tnvr5/AIzEAPBoDABqLvwFq54/lAJ9ER/5Zzlp/4thbC/1+GAFq&#10;tsofx95aaD2MAGpP+ePY08C/rbwWhxGgqJU/XtfX7K0FZgSo+VT+oK/bqwVmBFBb5Q/6nr1PgRkB&#10;ij3lD/q+va3AjAB7yx/0Gnt7AjOC5zpS/qDX2dsbmBE8z9HyB73W3pHAjOA5zpQ/6PX2jgZmBPd3&#10;tvxBP2PvTGBGcF9Xyh/0c/bOBmYE93O1/EE/a+9KYEZwHy3KH/Tz9q4GZgT5tSp/0HvYaxGYEeTV&#10;svxB72OvVWBGkE/r8ge9l72WgRlBHj3KH/R+9loHZgT+epU/6D3t9QjMCHz1LH/Q+9rrFZgR+Old&#10;/qD3ttczMCPwMaL8Qe9vr3dgRjDfqPIHfYa9EYEZwTwjyx/0OfZGBWYE440uf9Bn2RsZmBGMM6P8&#10;QZ9nb3RgRtDfrPIHfaa9GYEZQT8zyx/0ufZmBWYE7c0uf9Bn25sZmBG041D+oM+3NzswI7jOpfxB&#10;M9hzCMwIznMqf9Ac9lwCM4Lj3MofNIs9p8CMYD/H8gfNY88tMCPY5lr+oJnsOQZmBHXO5Q+ay55r&#10;YEbwM/fyB81mzzkwI/hfhvIHzWfPPTAjyFP+oBntZQj85BFkKn/QnPayBH7iCLKVP2hWe5kCP2kE&#10;GcsfNK+9bIGfMIKs5Q+a2V66wIs7jyBz+YPmtpcu8MsdR5C9/EGz20sX+M2dRnCH8gfNby9dYHGH&#10;Edyl/EG/g710gVdkHsGdyh/0e9hLF7gi4wjuVv6g38VeusAVtTLFcSxUtrx76Xexly7wik9lKsep&#10;VNnyHqHfw166wGJPmcpxKFW2vEfpd7CXLvCbWpnidce/CbLlPUPz20sX+OVTmQqnUmXLe5Zmt5cu&#10;8GJPmQqHUmXLe4Xmtpct8JEyFTNLlS3vVZrZXqbAZ8pUzChVtrwtaF57WQJfKVMxslTZ8raiWe1l&#10;CNyiTMWIUmXL25LmtOceuGWZip6lypa3Nc1ozzlwjzIVPUqVLW8Pms+ea+CeZSpalipb3l40mz3H&#10;wCPKVLQoVba8PWkue26BR5apuFKqbHl700z2nALPKFNRK9WP5az5ZTnxnlve2SPQPPZcAs8sf1Er&#10;1d/LibL/uZzIE/+O19audcg7cwSaxZ5DYIfyF7VSbZ3I75R31gg0h73ZgZ3KX/y6nNr/8Gsnro3P&#10;zOI0As1gb2Zgx/K/i195NNv7iexxTfw9MJvLCPT59mYFdi//u9+XE0WP3/3/ev07/sd3KP47hxHo&#10;s+3NCJyp/NnMHoE+197owJS/v5kj0GfaGxmY8o8zawT6PHujAlP+8WaMQJ9lb0Rgyj/P6BHoc+z1&#10;Dkz55xs5An2GvZ6BKb+PUSPQ+9vrFZjy+xkxAr23vR6BKb+v3iPQ+9prHZjy++s5Ar2nvZaBKX8e&#10;vUag97PXKjDlz6fHCPRe9loEpvx5tR6B3sfe1cCUP7+WI9B72LsSmPLfR6sR6OftnQ1M+e+nxQj0&#10;s/bOBKb893V1BPo5e0cDU/77uzIC/Yy9I4Ep/3OcHYFeb29vYMr/PGdGoNfa2xOY8j/X0RHodfa2&#10;AlN+HBmBXmPvU2DKj2LvCPR9e7XAlB9qzwj0PXtrgSk/arZGoK/b08CUH1s+jUBfs6eBKT/2qI1A&#10;j7210O+H8qNmzwjsrYUuh/Jjy9YImvr2+tlS85DAm6ad/f76CTwSA8CjMQAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALDb19d/gBRQA7L3JFQAAAAASUVORK5C&#10;YIJQSwMECgAAAAAAAAAhAEegKEvRBAAA0QQAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnN2Zzxzdmcg&#10;dmlld0JveD0iMCAwIDk2IDk2IiB4bWxucz0iaHR0cDovL3d3dy53My5vcmcvMjAwMC9zdmciIHht&#10;bG5zOnhsaW5rPSJodHRwOi8vd3d3LnczLm9yZy8xOTk5L3hsaW5rIiBpZD0iSWNvbnNfRW52ZWxv&#10;cGVfTSIgb3ZlcmZsb3c9ImhpZGRlbiI+PGRlZnM+PC9kZWZzPjxnIGlkPSJJY29ucyI+PHBhdGgg&#10;ZD0iTTEwIDIxIDEwIDc1IDg2IDc1IDg2IDIxWk01MC4xMjIgNTUuNDY0QzQ4Ljk0OCA1Ni42MzEg&#10;NDcuMDUyIDU2LjYzMSA0NS44NzggNTUuNDY0TDEzLjQzMSAyMy4wMTdDMTMuNDI3MSAyMy4wMTMx&#10;IDEzLjQyNzIgMjMuMDA2NyAxMy40MzExIDIzLjAwMjkgMTMuNDMzIDIzLjAwMTEgMTMuNDM1NCAy&#10;MyAxMy40MzggMjNMODIuNTYyIDIzQzgyLjU2NzUgMjMuMDAwMSA4Mi41NzE5IDIzLjAwNDYgODIu&#10;NTcxOSAyMy4wMTAxIDgyLjU3MTggMjMuMDEyNyA4Mi41NzA4IDIzLjAxNTIgODIuNTY5IDIzLjAx&#10;N1pNMzUuNTg2IDQ4IDEyLjAxNyA3MS41NjlDMTIuMDEzMSA3MS41NzI5IDEyLjAwNjcgNzEuNTcy&#10;OCAxMi4wMDI5IDcxLjU2ODkgMTIuMDAxMSA3MS41NjcgMTIgNzEuNTY0NiAxMiA3MS41NjJMMTIg&#10;MjQuNDM4QzEyLjAwMDEgMjQuNDMyNSAxMi4wMDQ2IDI0LjQyODEgMTIuMDEwMSAyNC40MjgxIDEy&#10;LjAxMjcgMjQuNDI4MiAxMi4wMTUyIDI0LjQyOTIgMTIuMDE3IDI0LjQzMVpNMzcgNDkuNDE0IDQ0&#10;LjQ2NCA1Ni44NzhDNDYuNDE2NCA1OC44MzA5IDQ5LjU4MjIgNTguODMxMyA1MS41MzUxIDU2Ljg3&#10;ODkgNTEuNTM1NCA1Ni44Nzg2IDUxLjUzNTcgNTYuODc4MyA1MS41MzYgNTYuODc4TDU5IDQ5LjQx&#10;NCA4Mi41NjkgNzIuOTgzQzgyLjU3MjkgNzIuOTg2OSA4Mi41NzI4IDcyLjk5MzMgODIuNTY4OSA3&#10;Mi45OTcxIDgyLjU2NyA3Mi45OTg5IDgyLjU2NDYgNzMgODIuNTYyIDczTDEzLjQzOCA3M0MxMy40&#10;MzI1IDcyLjk5OTkgMTMuNDI4MSA3Mi45OTU0IDEzLjQyODEgNzIuOTg5OSAxMy40MjgyIDcyLjk4&#10;NzMgMTMuNDI5MiA3Mi45ODQ4IDEzLjQzMSA3Mi45ODNaTTYwLjQxNCA0OCA4My45ODMgMjQuNDMx&#10;QzgzLjk4NjkgMjQuNDI3MSA4My45OTMzIDI0LjQyNzIgODMuOTk3MSAyNC40MzExIDgzLjk5ODkg&#10;MjQuNDMzIDg0IDI0LjQzNTQgODQgMjQuNDM4TDg0IDcxLjU2MkM4My45OTk5IDcxLjU2NzUgODMu&#10;OTk1NCA3MS41NzE5IDgzLjk4OTkgNzEuNTcxOSA4My45ODczIDcxLjU3MTggODMuOTg0OCA3MS41&#10;NzA4IDgzLjk4MyA3MS41NjlaIi8+PC9nPjwvc3ZnPlBLAwQUAAYACAAAACEAP8h5wNoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPP2vDMBDF90K+g7hCl9LIyRAH13IoAQ8dWmjawePZOv+h1slY&#10;Suz201dJhma5x/GO936X7mbTixONrrOsYLWMQBBXVnfcKPj6zJ+2IJxH1thbJgU/5GCXLe5STLSd&#10;+INOB9+IEMIuQQWt90MipataMuiWdiAOXm1Hgz6sYyP1iFMIN71cR9FGGuw4NLQ40L6l6vtwNAri&#10;36KuX9/fCsyLMl+tJ4zjx41SD/fzyzMIT7P/P4YzfkCHLDCV9sjaiV5BeMRf5tnbxiDKq8oslbfs&#10;2R8AAAD//wMAUEsDBBQABgAIAAAAIQAiVg7uxwAAAKUBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54&#10;bWwucmVsc7yQsWoDMQyG90LewWjv+e6GUkp8WUoha0gfQNg6n8lZNpYbmrePaZYGAt06SuL//g9t&#10;d99xVWcqEhIbGLoeFLFNLrA38Hn8eH4FJRXZ4ZqYDFxIYDdtnrYHWrG2kCwhi2oUFgNLrflNa7EL&#10;RZQuZeJ2mVOJWNtYvM5oT+hJj33/ostvBkx3TLV3BsrejaCOl9ya/2aneQ6W3pP9isT1QYUOsXU3&#10;IBZP1UAkF/C2HDs5e9CPHYb/cRi6zD8O+u650xUAAP//AwBQSwECLQAUAAYACAAAACEAqNbHqBMB&#10;AABJAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAEQBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCRq9jJxQEAAM8DAAAOAAAAAAAAAAAAAAAAAEMCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAA&#10;AAAAIQCRG7omEwYAABMGAAAUAAAAAAAAAAAAAAAAADQEAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BL&#10;AQItAAoAAAAAAAAAIQBHoChL0QQAANEEAAAUAAAAAAAAAAAAAAAAAHkKAABkcnMvbWVkaWEvaW1h&#10;Z2UyLnN2Z1BLAQItABQABgAIAAAAIQA/yHnA2gAAAAMBAAAPAAAAAAAAAAAAAAAAAHwPAABkcnMv&#10;ZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAIlYO7scAAAClAQAAGQAAAAAAAAAAAAAAAACDEAAA&#10;ZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAHAL4BAACBEQAAAAA=&#10;" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="" croptop="-8647f" cropbottom="-10923f" cropright="-1800f"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
@@ -5102,394 +5942,417 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1428817236">
+  <w:num w:numId="1" w16cid:durableId="462116457">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1553493303">
+  <w:num w:numId="2" w16cid:durableId="1536389587">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="180"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F62E11"/>
+    <w:rsidRoot w:val="004C11A4"/>
     <w:rsid w:val="000019D1"/>
     <w:rsid w:val="000069A4"/>
     <w:rsid w:val="00006C0E"/>
     <w:rsid w:val="00014EE1"/>
     <w:rsid w:val="0002085C"/>
     <w:rsid w:val="000305FD"/>
     <w:rsid w:val="000332F5"/>
     <w:rsid w:val="0003331B"/>
     <w:rsid w:val="00035739"/>
     <w:rsid w:val="00037ECD"/>
     <w:rsid w:val="000521BF"/>
     <w:rsid w:val="000556ED"/>
     <w:rsid w:val="00061C02"/>
     <w:rsid w:val="00063080"/>
     <w:rsid w:val="000647CF"/>
     <w:rsid w:val="00064DF2"/>
     <w:rsid w:val="0007479C"/>
     <w:rsid w:val="00092D33"/>
     <w:rsid w:val="000A021C"/>
     <w:rsid w:val="000D5AC2"/>
     <w:rsid w:val="000E16D0"/>
     <w:rsid w:val="000F2806"/>
     <w:rsid w:val="000F30BD"/>
     <w:rsid w:val="000F55B5"/>
     <w:rsid w:val="000F5FC2"/>
     <w:rsid w:val="000F6E04"/>
     <w:rsid w:val="000F7BB0"/>
     <w:rsid w:val="00106CD0"/>
     <w:rsid w:val="00111907"/>
     <w:rsid w:val="00115197"/>
     <w:rsid w:val="00144EA9"/>
     <w:rsid w:val="00145AF3"/>
     <w:rsid w:val="00156701"/>
     <w:rsid w:val="00170B02"/>
     <w:rsid w:val="00191581"/>
     <w:rsid w:val="00194BA4"/>
     <w:rsid w:val="001A12AB"/>
     <w:rsid w:val="001B4EE0"/>
     <w:rsid w:val="001C751A"/>
     <w:rsid w:val="001C7A57"/>
     <w:rsid w:val="001E24EC"/>
     <w:rsid w:val="001E5CE7"/>
     <w:rsid w:val="001F01C6"/>
     <w:rsid w:val="001F36F3"/>
+    <w:rsid w:val="001F3ED4"/>
     <w:rsid w:val="00201BCF"/>
     <w:rsid w:val="00203208"/>
     <w:rsid w:val="00203E16"/>
     <w:rsid w:val="00204C5E"/>
     <w:rsid w:val="00206333"/>
     <w:rsid w:val="002076C1"/>
     <w:rsid w:val="00223565"/>
     <w:rsid w:val="002275D7"/>
     <w:rsid w:val="00233A26"/>
     <w:rsid w:val="002407FA"/>
     <w:rsid w:val="00241A21"/>
     <w:rsid w:val="002450F6"/>
     <w:rsid w:val="002461C0"/>
     <w:rsid w:val="0025603B"/>
     <w:rsid w:val="00263C1E"/>
     <w:rsid w:val="002651F3"/>
     <w:rsid w:val="00266442"/>
     <w:rsid w:val="00273440"/>
     <w:rsid w:val="00287B82"/>
     <w:rsid w:val="00290FDE"/>
     <w:rsid w:val="002961B8"/>
     <w:rsid w:val="002A5CFE"/>
     <w:rsid w:val="002A79D2"/>
     <w:rsid w:val="002B14F3"/>
     <w:rsid w:val="002B1922"/>
     <w:rsid w:val="002B37F1"/>
     <w:rsid w:val="002C1F0F"/>
     <w:rsid w:val="002C2C37"/>
     <w:rsid w:val="002C7D14"/>
     <w:rsid w:val="002E3A42"/>
     <w:rsid w:val="002E6114"/>
     <w:rsid w:val="002E6FE4"/>
+    <w:rsid w:val="002E7AB4"/>
     <w:rsid w:val="00314464"/>
     <w:rsid w:val="00323B76"/>
     <w:rsid w:val="003255AE"/>
     <w:rsid w:val="00325708"/>
     <w:rsid w:val="0033195C"/>
     <w:rsid w:val="003455BD"/>
     <w:rsid w:val="0035035A"/>
     <w:rsid w:val="00361E53"/>
     <w:rsid w:val="0036460D"/>
     <w:rsid w:val="00377AF7"/>
     <w:rsid w:val="00384AEF"/>
     <w:rsid w:val="003924E9"/>
     <w:rsid w:val="00397E2B"/>
     <w:rsid w:val="003C21E9"/>
     <w:rsid w:val="003D0A79"/>
     <w:rsid w:val="003D42B1"/>
     <w:rsid w:val="003D6515"/>
     <w:rsid w:val="003E69E2"/>
     <w:rsid w:val="00402860"/>
     <w:rsid w:val="00423178"/>
     <w:rsid w:val="0047106D"/>
     <w:rsid w:val="004924D3"/>
     <w:rsid w:val="00496B7C"/>
     <w:rsid w:val="004A3783"/>
     <w:rsid w:val="004A5D29"/>
     <w:rsid w:val="004B00D6"/>
     <w:rsid w:val="004B43EA"/>
+    <w:rsid w:val="004C11A4"/>
     <w:rsid w:val="004E1CF1"/>
     <w:rsid w:val="004E343F"/>
     <w:rsid w:val="004E37AA"/>
     <w:rsid w:val="005026E6"/>
     <w:rsid w:val="00523501"/>
+    <w:rsid w:val="005236A6"/>
     <w:rsid w:val="0053520F"/>
     <w:rsid w:val="00537F05"/>
     <w:rsid w:val="00547782"/>
     <w:rsid w:val="00551305"/>
+    <w:rsid w:val="005530A0"/>
     <w:rsid w:val="00553837"/>
     <w:rsid w:val="00553E3A"/>
     <w:rsid w:val="005577B0"/>
     <w:rsid w:val="00566C5C"/>
     <w:rsid w:val="005710B8"/>
     <w:rsid w:val="00571988"/>
     <w:rsid w:val="00581051"/>
     <w:rsid w:val="005811C2"/>
     <w:rsid w:val="00583D58"/>
+    <w:rsid w:val="00585977"/>
     <w:rsid w:val="005942AD"/>
     <w:rsid w:val="005A7690"/>
     <w:rsid w:val="005B511E"/>
     <w:rsid w:val="005B5E3E"/>
     <w:rsid w:val="005B5F2B"/>
+    <w:rsid w:val="005C4D74"/>
     <w:rsid w:val="005F3F04"/>
     <w:rsid w:val="005F4475"/>
     <w:rsid w:val="00600CFA"/>
     <w:rsid w:val="006061B3"/>
     <w:rsid w:val="0062552E"/>
     <w:rsid w:val="00635B33"/>
+    <w:rsid w:val="00636D6C"/>
     <w:rsid w:val="00642D68"/>
     <w:rsid w:val="00646263"/>
     <w:rsid w:val="00656549"/>
     <w:rsid w:val="00663066"/>
     <w:rsid w:val="00665A0F"/>
     <w:rsid w:val="0067495B"/>
     <w:rsid w:val="00681A78"/>
     <w:rsid w:val="006866A2"/>
     <w:rsid w:val="00686FEC"/>
     <w:rsid w:val="00690587"/>
     <w:rsid w:val="0069384C"/>
+    <w:rsid w:val="006B34DC"/>
     <w:rsid w:val="006B6830"/>
     <w:rsid w:val="006C1B14"/>
     <w:rsid w:val="006D0194"/>
+    <w:rsid w:val="006D0590"/>
     <w:rsid w:val="006D0B75"/>
     <w:rsid w:val="006D3D4F"/>
     <w:rsid w:val="006E19D6"/>
     <w:rsid w:val="006E58FA"/>
     <w:rsid w:val="006E6D0C"/>
     <w:rsid w:val="00700830"/>
     <w:rsid w:val="0070278D"/>
     <w:rsid w:val="00703E87"/>
     <w:rsid w:val="00704F5D"/>
     <w:rsid w:val="00730DA1"/>
     <w:rsid w:val="007404A0"/>
     <w:rsid w:val="0074326F"/>
     <w:rsid w:val="0075046E"/>
     <w:rsid w:val="007505F1"/>
+    <w:rsid w:val="007645A5"/>
     <w:rsid w:val="00774EC6"/>
     <w:rsid w:val="007765CB"/>
     <w:rsid w:val="00781886"/>
     <w:rsid w:val="00791607"/>
     <w:rsid w:val="00797067"/>
     <w:rsid w:val="007B03F3"/>
     <w:rsid w:val="007B57BB"/>
     <w:rsid w:val="007D18A3"/>
     <w:rsid w:val="007D7DA4"/>
     <w:rsid w:val="007E3A19"/>
     <w:rsid w:val="007F4B64"/>
     <w:rsid w:val="0080381D"/>
     <w:rsid w:val="008110C7"/>
     <w:rsid w:val="00821409"/>
     <w:rsid w:val="0082674E"/>
+    <w:rsid w:val="008340D7"/>
     <w:rsid w:val="00836E8E"/>
     <w:rsid w:val="00851B15"/>
     <w:rsid w:val="008575DF"/>
     <w:rsid w:val="008712A5"/>
     <w:rsid w:val="008715A1"/>
+    <w:rsid w:val="008755E0"/>
     <w:rsid w:val="0088148F"/>
     <w:rsid w:val="0089501D"/>
     <w:rsid w:val="00895C0E"/>
     <w:rsid w:val="008A16BC"/>
     <w:rsid w:val="008B242E"/>
     <w:rsid w:val="008B36E5"/>
     <w:rsid w:val="008B4CC1"/>
     <w:rsid w:val="008C4E59"/>
     <w:rsid w:val="008C7909"/>
     <w:rsid w:val="008D40A9"/>
     <w:rsid w:val="008D6E9A"/>
     <w:rsid w:val="008E1D91"/>
     <w:rsid w:val="008E6865"/>
     <w:rsid w:val="008F0A3E"/>
     <w:rsid w:val="0090764E"/>
     <w:rsid w:val="009267D2"/>
     <w:rsid w:val="00933224"/>
+    <w:rsid w:val="00936D4F"/>
     <w:rsid w:val="009531CF"/>
     <w:rsid w:val="009557AD"/>
     <w:rsid w:val="00962775"/>
     <w:rsid w:val="00962BAD"/>
     <w:rsid w:val="009637A0"/>
     <w:rsid w:val="00976A37"/>
     <w:rsid w:val="00993397"/>
     <w:rsid w:val="00993B23"/>
     <w:rsid w:val="009950A3"/>
     <w:rsid w:val="00997E4A"/>
     <w:rsid w:val="009A43C9"/>
     <w:rsid w:val="009A5B3E"/>
     <w:rsid w:val="009B4ED0"/>
     <w:rsid w:val="009B6A14"/>
+    <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C4555"/>
     <w:rsid w:val="009D1576"/>
+    <w:rsid w:val="009D15AE"/>
     <w:rsid w:val="009D241E"/>
+    <w:rsid w:val="009F22B8"/>
     <w:rsid w:val="009F2DE6"/>
     <w:rsid w:val="009F39C0"/>
     <w:rsid w:val="009F5574"/>
     <w:rsid w:val="00A03458"/>
     <w:rsid w:val="00A17660"/>
     <w:rsid w:val="00A21C47"/>
     <w:rsid w:val="00A42301"/>
     <w:rsid w:val="00A44E7F"/>
     <w:rsid w:val="00A47021"/>
     <w:rsid w:val="00A47700"/>
     <w:rsid w:val="00A53DFB"/>
     <w:rsid w:val="00A5793A"/>
     <w:rsid w:val="00A66392"/>
     <w:rsid w:val="00A70633"/>
     <w:rsid w:val="00A80FD8"/>
     <w:rsid w:val="00A83137"/>
     <w:rsid w:val="00A851C1"/>
     <w:rsid w:val="00A939D3"/>
     <w:rsid w:val="00AB3F03"/>
     <w:rsid w:val="00AD4E6E"/>
     <w:rsid w:val="00AE7D82"/>
     <w:rsid w:val="00AF0221"/>
     <w:rsid w:val="00B01BF2"/>
     <w:rsid w:val="00B070AD"/>
     <w:rsid w:val="00B16F67"/>
     <w:rsid w:val="00B20CCB"/>
+    <w:rsid w:val="00B34394"/>
     <w:rsid w:val="00B413DE"/>
     <w:rsid w:val="00B546D9"/>
     <w:rsid w:val="00B85CBD"/>
     <w:rsid w:val="00BA197F"/>
     <w:rsid w:val="00BA1D1C"/>
     <w:rsid w:val="00BA64AA"/>
+    <w:rsid w:val="00BA7DC6"/>
     <w:rsid w:val="00BC39E4"/>
     <w:rsid w:val="00BC446B"/>
     <w:rsid w:val="00BC52EB"/>
     <w:rsid w:val="00BD176F"/>
     <w:rsid w:val="00BE37A6"/>
     <w:rsid w:val="00BF1EEF"/>
+    <w:rsid w:val="00BF5DA6"/>
     <w:rsid w:val="00C00265"/>
     <w:rsid w:val="00C02DE6"/>
     <w:rsid w:val="00C03F74"/>
     <w:rsid w:val="00C27F71"/>
     <w:rsid w:val="00C32011"/>
     <w:rsid w:val="00C34C66"/>
     <w:rsid w:val="00C35C00"/>
     <w:rsid w:val="00C37C53"/>
     <w:rsid w:val="00C40BA6"/>
     <w:rsid w:val="00C432B1"/>
     <w:rsid w:val="00C62722"/>
     <w:rsid w:val="00C644B7"/>
     <w:rsid w:val="00C919BA"/>
     <w:rsid w:val="00C92E9C"/>
     <w:rsid w:val="00C95602"/>
     <w:rsid w:val="00CB1B00"/>
     <w:rsid w:val="00CB4DF2"/>
     <w:rsid w:val="00CD18B3"/>
     <w:rsid w:val="00CD1A84"/>
     <w:rsid w:val="00CF087D"/>
     <w:rsid w:val="00CF6C06"/>
     <w:rsid w:val="00D003C2"/>
+    <w:rsid w:val="00D0400F"/>
     <w:rsid w:val="00D057E2"/>
     <w:rsid w:val="00D05958"/>
     <w:rsid w:val="00D066B3"/>
     <w:rsid w:val="00D06CF9"/>
     <w:rsid w:val="00D136DE"/>
     <w:rsid w:val="00D14643"/>
     <w:rsid w:val="00D168F8"/>
     <w:rsid w:val="00D174E4"/>
     <w:rsid w:val="00D245E4"/>
     <w:rsid w:val="00D41B12"/>
     <w:rsid w:val="00D44391"/>
     <w:rsid w:val="00D44E05"/>
     <w:rsid w:val="00D524D0"/>
     <w:rsid w:val="00D54D9E"/>
     <w:rsid w:val="00D564A2"/>
     <w:rsid w:val="00D656BF"/>
     <w:rsid w:val="00D73FCD"/>
     <w:rsid w:val="00D92B35"/>
     <w:rsid w:val="00D92CE1"/>
     <w:rsid w:val="00D95504"/>
     <w:rsid w:val="00DD3341"/>
     <w:rsid w:val="00DD6586"/>
     <w:rsid w:val="00DE4F61"/>
     <w:rsid w:val="00DF03E5"/>
     <w:rsid w:val="00DF1B18"/>
     <w:rsid w:val="00E072A1"/>
     <w:rsid w:val="00E120E6"/>
     <w:rsid w:val="00E210F9"/>
     <w:rsid w:val="00E252C5"/>
     <w:rsid w:val="00E3033A"/>
     <w:rsid w:val="00E34693"/>
     <w:rsid w:val="00E40BF7"/>
     <w:rsid w:val="00E41FB0"/>
+    <w:rsid w:val="00E45678"/>
     <w:rsid w:val="00E4593C"/>
     <w:rsid w:val="00E45F3E"/>
     <w:rsid w:val="00E46EB3"/>
     <w:rsid w:val="00E63EAE"/>
     <w:rsid w:val="00E675CB"/>
     <w:rsid w:val="00E71A92"/>
     <w:rsid w:val="00E73075"/>
     <w:rsid w:val="00E747D1"/>
     <w:rsid w:val="00E77565"/>
     <w:rsid w:val="00E9147C"/>
     <w:rsid w:val="00E91E28"/>
     <w:rsid w:val="00E94E5B"/>
     <w:rsid w:val="00E96474"/>
     <w:rsid w:val="00E96A9E"/>
     <w:rsid w:val="00EB553E"/>
     <w:rsid w:val="00EE2BF3"/>
     <w:rsid w:val="00EE4C46"/>
     <w:rsid w:val="00F043D1"/>
     <w:rsid w:val="00F1205E"/>
     <w:rsid w:val="00F136E9"/>
     <w:rsid w:val="00F27A05"/>
     <w:rsid w:val="00F331CA"/>
     <w:rsid w:val="00F45B5C"/>
     <w:rsid w:val="00F56200"/>
     <w:rsid w:val="00F56830"/>
@@ -5515,53 +6378,52 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="12FE78E6"/>
+  <w14:docId w14:val="09F6868F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8D34BE2B-A169-4E42-9C89-E4352D7C31D6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -6789,52 +7651,52 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0069384C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0069384C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009267D2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F2806"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:link w:val="NoSpacingChar"/>
@@ -6844,51 +7706,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
     <w:name w:val="No Spacing Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="NoSpacing"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00CD18B3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7Colorful">
+  <w:style w:type="table" w:styleId="ListTable7Colourful">
     <w:name w:val="List Table 7 Colorful"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="003455BD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -7006,51 +7868,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1957640057">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/propagation/micropropagation" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/propagation/micropropagation" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -7341,90 +8203,90 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F1A0C63-08BB-4FFA-BE19-41F9D39C6B44}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6778E3FD-4DF0-4553-9D7F-F8022C980D15}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Plant Research Journal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1105</Words>
-  <Characters>6305</Characters>
+  <Words>1287</Words>
+  <Characters>7336</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Plant Research Journal, 00(00), 00-00                                                                                                                           ©The Authors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7396</CharactersWithSpaces>
+  <CharactersWithSpaces>8606</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Plant Research Journal, 00(00), 00-00                                                                                                                           ©The Authors</dc:title>
   <dc:subject/>
-  <dc:creator>16948</dc:creator>
+  <dc:creator>PRJ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>7d122332-05c9-446f-8240-16ad23a1838f</vt:lpwstr>
   </property>
 </Properties>
 </file>